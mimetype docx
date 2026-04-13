--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Boissier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9091-2366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198037252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the outer disk of extended-UV galaxies in the optical domain with deep surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) XVIII. Reconstructing the star formation history of early-type galaxies through the combination of their UV and H$α$ emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A79. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.14956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE view of the core of the giant low-surface-brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Galaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Blaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A247. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in optical and infrared properties of galaxies in relation to their surface brightness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Molecular Structures across the Whole Star-forming Disk of M83: High-fidelity Imaging at 40 pc Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acc65e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Molecular Cloud Population in the Extended Ultraviolet (XUV) Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Kianfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Zanon Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). XIII. The role of ram-pressure stripping in transforming the diffuse and ultra-diffuse galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Soida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). X. Formation of a red ultra-diffuse galaxy and an almost dark galaxy during a ram-pressure stripping event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seb Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spectroscopic study of ionised gas emission lines in the extreme low surface brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Variations of CO J = 2−1/1–0 Ratio and Their Implications in The Nearby Barred Spiral Galaxy M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 890 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab70b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H α kinematic survey of the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A71. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) II. Constraining the quenching time in the stripped galaxy NGC 4330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A57. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE).I. Introduction to the Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.id.A56. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX /S 4 G Surface Brightness and Color Profiles Catalog. I. Surface Photometry and Color Gradients of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Muñoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS). VII.: BCG UV upturn and the FUV-NUV color up to redshift 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.120. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A130. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Ionised gas images of NGC 4569 (Boselli+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of bright LGRBs II. Star formation rates and metallicities at z \textless 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of rapid star formation quenching on the spectral energy distributions of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A43. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal enrichment in a semi-analytical model, fundamental scaling relations, and the case of Milky Way galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of the Malin 1 galaxy giant disk. A panchromatic view from the NGVS and GUViCS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A126. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular tails of ionized gas in the Virgo cluster galaxy NGC 4569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A68. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of the star formation activity in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~a. Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Malin 1 images at 6 wavelengths (Boissier+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XIX. Physical properties of low luminosity FIR sources at z \lt 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, pp.A11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XX. Dust and gas in the foreground Galactic cirrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~w.~l. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~i. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A29. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. III. ANGULAR MOMENTUM AND CONSTRAINTS ON FORMATION SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799 (2), </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GALEX/S(4)G UV-IR COLOR-COLOR DIAGRAM: CATCHING SPIRAL GALAXIES AWAY FROM THE BLUE SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Y. K. Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/800/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instantaneous radial growth rate of stellar discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (3), pp.2324--2336. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H alpha imaging of the Herschel Reference Survey The star formation properties of a volume-limited, K-band-selected sample of nearby late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of LGRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A102. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF NEW DWARF GALAXY NEAR THE ISOLATED SPIRAL GALAXY NGC 6503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Komiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/802/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 797 (2), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. I. KINEMATICALLY DECOUPLED CORES AND IMPLICATIONS FOR INFALLEN GROUPS IN CLUSTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van De Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (2), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey III. Molecular gas stripping in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey II. Molecular and total gas scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charmandaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) IV. The role of the cluster environment on galaxy evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution models: GRB host identification and cosmic dust predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (2), pp.1054--1065. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the relation between the gas and the attenuation in galaxies at kpc scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A14. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GALACTIC WEIGH-IN: MASS MODELS OF SINGS GALAXIES USING CHEMO-SPECTROPHOTOMETRIC GALACTIC EVOLUTION MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -M. De Denus-Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjaya Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 767 (2), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for quantifying the gamma-ray burst bias. Application in the redshift range of 0–1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A34. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS-BEARING EARLY-TYPE DWARF GALAXIES IN VIRGO: EVIDENCE FOR RECENT ACCRETION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Papastergis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha P. Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (3), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/3/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared colours of nearby late-type galaxies in the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. J. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX view of the Herschel Reference Survey Ultraviolet structural properties of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNIVERSAL INITIAL MASS FUNCTION IN THE EXTENDED ULTRAVIOLET DISK OF M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THE STAR FORMATION RATE AT 1 kpc SCALES IN NEARBY GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam K. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. G. De Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIAL DISTRIBUTION OF STARS, GAS, AND DUST IN SINGS GALAXIES. III. MODELING THE EVOLUTION OF THE S℡LAR COMPONENT IN GALAXY DISKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731 (1), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) I. The UV luminosity function of the central 12 sq. deg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR FORMATION IN THE EXTENDED GASEOUS DISK OF THE ISOLATED GALAXY CIG 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the environment on the H I scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (2), pp.1797--1806. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18822.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning down the ram-pressure-induced halt of star formation in the Virgo cluster spiral galaxy NGC 4388 A joint inversion of spectroscopic and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar mass and velocity functions of galaxies Backward evolution and the fate of Milky Way siblings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Dust Attenuation in Star-forming Galaxies: II Calibrating the A(UV) vs. L_TIR/L_UV relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX observations of Low Surface Brightness Galaxies: UV color and star formation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV dust attenuation in normal star forming galaxies: I. Estimating the L_TIR/L_FUV ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the nearby universe: the ultraviolet and infrared points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iglesias-Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction radial profiles of M83 from GALEX UV imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.83B. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2005bf: A Possible Transition Event Between Type Ib/c Supernovae and Gamma Ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Woosley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 641, pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an extended ultraviolet disk in the nearby galaxy NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swaters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV observations of the interacting galaxy NGC 4438 in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 623, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV properties of early-type galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation in NGC5194 (M51a): The Panchromatic View from GALEX to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.871. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/466518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Explorer Ultraviolet Spectroscopy and Deep Imaging of Luminous Infrared Galaxies in the European Large-Area ISO Survey S1 Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent star formation in nearby galaxies from GALEX imaging:M101 and M51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L71-L74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV Spectroscopy and Deep Imaging of LIRGs in the ELAIS S1 field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L63-L66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Star Formation in the Extreme Outer Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.79. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/425251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic GALEX FUV and NUV imaging of M31 and M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 619, pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/424816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial extinction profiles of late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Donas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Chemo-spectrophotometric evolution of spiral galaxies: IV. Star formation efficiency and effective ages of spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 321 (4), pp.733-742. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-spectrophotometric evolution of spiral galaxies: V. Properties of galactic discs at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 325 (1), pp.321-334. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING ULTRA DIFFUSE GALAXIES IN VIRGO WITH CFHT-NGVS, GALEX-GUVICS AND CFHT-VESTIGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPECTROSCOPIC STUDY OF THE GIANT LOW SURFACE BRIGHTNESS GALAXY MALIN 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snc. Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy of the extended UV disks of M83 and NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetry of the Nearby Galaxies in GALEX UV & H{alpha } Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F.Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Arab Emirates. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Extended UV Disk (XUV-disk) Galaxies Discovered by GALEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.20202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Stellaire Aux Échelles Des Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Aix-Marseille Université, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Boissier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9091-2366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198037252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the outer disk of extended-UV galaxies in the optical domain with deep surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) XVIII. Reconstructing the star formation history of early-type galaxies through the combination of their UV and H$α$ emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A79. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.14956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE view of the core of the giant low-surface-brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Galaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Blaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A247. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in optical and infrared properties of galaxies in relation to their surface brightness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Molecular Structures across the Whole Star-forming Disk of M83: High-fidelity Imaging at 40 pc Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acc65e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Molecular Cloud Population in the Extended Ultraviolet (XUV) Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Kianfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Zanon Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). XIII. The role of ram-pressure stripping in transforming the diffuse and ultra-diffuse galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Soida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). X. Formation of a red ultra-diffuse galaxy and an almost dark galaxy during a ram-pressure stripping event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seb Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spectroscopic study of ionised gas emission lines in the extreme low surface brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Variations of CO J = 2−1/1–0 Ratio and Their Implications in The Nearby Barred Spiral Galaxy M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 890 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab70b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H α kinematic survey of the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A71. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) II. Constraining the quenching time in the stripped galaxy NGC 4330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A57. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE).I. Introduction to the Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.id.A56. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX /S 4 G Surface Brightness and Color Profiles Catalog. I. Surface Photometry and Color Gradients of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Muñoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS). VII.: BCG UV upturn and the FUV-NUV color up to redshift 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.120. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A130. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal enrichment in a semi-analytical model, fundamental scaling relations, and the case of Milky Way galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of the Malin 1 galaxy giant disk. A panchromatic view from the NGVS and GUViCS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of rapid star formation quenching on the spectral energy distributions of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A43. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Ionised gas images of NGC 4569 (Boselli+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of bright LGRBs II. Star formation rates and metallicities at z \textless 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular tails of ionized gas in the Virgo cluster galaxy NGC 4569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A68. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of the star formation activity in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~a. Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Malin 1 images at 6 wavelengths (Boissier+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XIX. Physical properties of low luminosity FIR sources at z \lt 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, pp.A11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XX. Dust and gas in the foreground Galactic cirrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~w.~l. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~i. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H alpha imaging of the Herschel Reference Survey The star formation properties of a volume-limited, K-band-selected sample of nearby late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A29. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. III. ANGULAR MOMENTUM AND CONSTRAINTS ON FORMATION SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GALEX/S(4)G UV-IR COLOR-COLOR DIAGRAM: CATCHING SPIRAL GALAXIES AWAY FROM THE BLUE SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Y. K. Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/800/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instantaneous radial growth rate of stellar discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (3), pp.2324--2336. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of LGRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A102. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF NEW DWARF GALAXY NEAR THE ISOLATED SPIRAL GALAXY NGC 6503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Komiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/802/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey II. Molecular and total gas scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. I. KINEMATICALLY DECOUPLED CORES AND IMPLICATIONS FOR INFALLEN GROUPS IN CLUSTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van De Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (2), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey III. Molecular gas stripping in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 797 (2), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charmandaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) IV. The role of the cluster environment on galaxy evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution models: GRB host identification and cosmic dust predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (2), pp.1054--1065. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the relation between the gas and the attenuation in galaxies at kpc scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A14. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GALACTIC WEIGH-IN: MASS MODELS OF SINGS GALAXIES USING CHEMO-SPECTROPHOTOMETRIC GALACTIC EVOLUTION MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -M. De Denus-Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for quantifying the gamma-ray burst bias. Application in the redshift range of 0–1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A34. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjaya Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 767 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. J. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS-BEARING EARLY-TYPE DWARF GALAXIES IN VIRGO: EVIDENCE FOR RECENT ACCRETION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Papastergis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha P. Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (3), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/3/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared colours of nearby late-type galaxies in the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX view of the Herschel Reference Survey Ultraviolet structural properties of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNIVERSAL INITIAL MASS FUNCTION IN THE EXTENDED ULTRAVIOLET DISK OF M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THE STAR FORMATION RATE AT 1 kpc SCALES IN NEARBY GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam K. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. G. De Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) I. The UV luminosity function of the central 12 sq. deg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIAL DISTRIBUTION OF STARS, GAS, AND DUST IN SINGS GALAXIES. III. MODELING THE EVOLUTION OF THE S℡LAR COMPONENT IN GALAXY DISKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR FORMATION IN THE EXTENDED GASEOUS DISK OF THE ISOLATED GALAXY CIG 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the environment on the H I scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (2), pp.1797--1806. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18822.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning down the ram-pressure-induced halt of star formation in the Virgo cluster spiral galaxy NGC 4388 A joint inversion of spectroscopic and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar mass and velocity functions of galaxies Backward evolution and the fate of Milky Way siblings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Dust Attenuation in Star-forming Galaxies: II Calibrating the A(UV) vs. L_TIR/L_UV relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX observations of Low Surface Brightness Galaxies: UV color and star formation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV dust attenuation in normal star forming galaxies: I. Estimating the L_TIR/L_FUV ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the nearby universe: the ultraviolet and infrared points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iglesias-Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction radial profiles of M83 from GALEX UV imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.83B. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2005bf: A Possible Transition Event Between Type Ib/c Supernovae and Gamma Ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Woosley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 641, pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an extended ultraviolet disk in the nearby galaxy NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swaters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV properties of early-type galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV observations of the interacting galaxy NGC 4438 in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 623, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent star formation in nearby galaxies from GALEX imaging:M101 and M51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L71-L74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation in NGC5194 (M51a): The Panchromatic View from GALEX to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.871. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/466518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Explorer Ultraviolet Spectroscopy and Deep Imaging of Luminous Infrared Galaxies in the European Large-Area ISO Survey S1 Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV Spectroscopy and Deep Imaging of LIRGs in the ELAIS S1 field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L63-L66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Star Formation in the Extreme Outer Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.79. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/425251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic GALEX FUV and NUV imaging of M31 and M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 619, pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/424816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial extinction profiles of late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Donas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Chemo-spectrophotometric evolution of spiral galaxies: IV. Star formation efficiency and effective ages of spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 321 (4), pp.733-742. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-spectrophotometric evolution of spiral galaxies: V. Properties of galactic discs at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 325 (1), pp.321-334. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING ULTRA DIFFUSE GALAXIES IN VIRGO WITH CFHT-NGVS, GALEX-GUVICS AND CFHT-VESTIGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPECTROSCOPIC STUDY OF THE GIANT LOW SURFACE BRIGHTNESS GALAXY MALIN 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snc. Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy of the extended UV disks of M83 and NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetry of the Nearby Galaxies in GALEX UV & H{alpha } Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F.Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Arab Emirates. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Extended UV Disk (XUV-disk) Galaxies Discovered by GALEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.20202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Stellaire Aux Échelles Des Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Aix-Marseille Université, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="143A0576"/>
+    <w:nsid w:val="3C6388D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9091-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198037252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ma&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bla&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc (sans Nom Connu/ No Family Name)" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ma&#322;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pearson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Egusa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Sakamoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sawada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc65e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fossati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Kianfar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Zanon Dametto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Soida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seb Junais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lupi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab70b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935869" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Mendel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Cuillandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732407" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil de Paz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Mu&#241;oz-Mateos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cucciati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731795" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433394v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bomans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440668v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mannucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628314" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429914v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527107" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527734" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527795" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526915" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~w.~l. Smith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~i. Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toloba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guhathakurta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Peletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/172" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434377v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Y. K. Bouquin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil De Paz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Munoz-Mateos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/1/L19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439922v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraternali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1077" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525712" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yagi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Komiyama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/802/2/L24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van De Ven" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/120" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434402v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catinella" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322313" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434401v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322312" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grieco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1500" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bendo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220768" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -M. De Denus-Baillargeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135426v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321666" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallenbeck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papastergis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha P. Haynes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giovanelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/3/87" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118602" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Imanishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/20" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. G. De Blok" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zamorano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kennicutt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18822.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913612" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913746" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325129v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498296" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082572v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias-Paramo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Takeuchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Madore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Folatelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Phillips" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Woosley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Blinnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swaters" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Popescu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012838v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429377" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Deharveng" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Yi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Thilker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Dale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/466518" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Small" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlow" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012638v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bianchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thilker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoopes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Barlow" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/425251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Hoopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424816" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Donas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milliard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04049.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04430.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snc. Junais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil de Paz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Joe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.Madore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meurer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761183v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9091-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198037252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ma&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bla&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc (sans Nom Connu/ No Family Name)" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ma&#322;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pearson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Egusa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Sakamoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sawada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc65e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fossati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Kianfar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Zanon Dametto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Soida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seb Junais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lupi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab70b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935869" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Mendel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Cuillandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732407" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil de Paz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Mu&#241;oz-Mateos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cucciati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731795" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527734" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bomans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mannucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628314" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527795" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526915" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~w.~l. Smith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~i. Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525712" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toloba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guhathakurta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Peletier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/172" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Y. K. Bouquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil De Paz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Munoz-Mateos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/1/L19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraternali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yagi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Komiyama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/802/2/L24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catinella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van De Ven" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grieco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1500" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bendo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220768" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -M. De Denus-Baillargeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321666" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallenbeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papastergis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha P. Haynes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giovanelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/3/87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118602" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Imanishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/20" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. G. De Blok" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zamorano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kennicutt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18822.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913612" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913746" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325129v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498296" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082572v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias-Paramo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Takeuchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Madore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Folatelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Phillips" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Woosley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Blinnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swaters" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Popescu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Deharveng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Yi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429377" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bianchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thilker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoopes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015047v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Thilker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Dale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/466518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017636v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Small" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlow" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Barlow" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/425251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Hoopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424816" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Donas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milliard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04049.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04430.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snc. Junais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil de Paz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Joe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.Madore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meurer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761183v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>