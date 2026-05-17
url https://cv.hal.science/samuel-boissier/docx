--- v1 (2026-04-13)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Boissier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9091-2366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198037252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the outer disk of extended-UV galaxies in the optical domain with deep surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) XVIII. Reconstructing the star formation history of early-type galaxies through the combination of their UV and H$α$ emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A79. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.14956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE view of the core of the giant low-surface-brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Galaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Blaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A247. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in optical and infrared properties of galaxies in relation to their surface brightness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Molecular Structures across the Whole Star-forming Disk of M83: High-fidelity Imaging at 40 pc Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acc65e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Molecular Cloud Population in the Extended Ultraviolet (XUV) Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Kianfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Zanon Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). XIII. The role of ram-pressure stripping in transforming the diffuse and ultra-diffuse galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Soida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). X. Formation of a red ultra-diffuse galaxy and an almost dark galaxy during a ram-pressure stripping event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seb Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spectroscopic study of ionised gas emission lines in the extreme low surface brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Variations of CO J = 2−1/1–0 Ratio and Their Implications in The Nearby Barred Spiral Galaxy M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 890 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab70b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H α kinematic survey of the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A71. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) II. Constraining the quenching time in the stripped galaxy NGC 4330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A57. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE).I. Introduction to the Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.id.A56. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX /S 4 G Surface Brightness and Color Profiles Catalog. I. Surface Photometry and Color Gradients of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Muñoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS). VII.: BCG UV upturn and the FUV-NUV color up to redshift 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.120. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A130. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal enrichment in a semi-analytical model, fundamental scaling relations, and the case of Milky Way galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of the Malin 1 galaxy giant disk. A panchromatic view from the NGVS and GUViCS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A126. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of rapid star formation quenching on the spectral energy distributions of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A43. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Ionised gas images of NGC 4569 (Boselli+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of bright LGRBs II. Star formation rates and metallicities at z \textless 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular tails of ionized gas in the Virgo cluster galaxy NGC 4569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A68. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of the star formation activity in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A11. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~a. Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Malin 1 images at 6 wavelengths (Boissier+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XIX. Physical properties of low luminosity FIR sources at z \lt 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, pp.A11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XX. Dust and gas in the foreground Galactic cirrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~w.~l. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~i. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H alpha imaging of the Herschel Reference Survey The star formation properties of a volume-limited, K-band-selected sample of nearby late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A29. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. III. ANGULAR MOMENTUM AND CONSTRAINTS ON FORMATION SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799 (2), </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GALEX/S(4)G UV-IR COLOR-COLOR DIAGRAM: CATCHING SPIRAL GALAXIES AWAY FROM THE BLUE SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Y. K. Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/800/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instantaneous radial growth rate of stellar discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (3), pp.2324--2336. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of LGRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A102. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF NEW DWARF GALAXY NEAR THE ISOLATED SPIRAL GALAXY NGC 6503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Komiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/802/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey II. Molecular and total gas scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. I. KINEMATICALLY DECOUPLED CORES AND IMPLICATIONS FOR INFALLEN GROUPS IN CLUSTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van De Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (2), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey III. Molecular gas stripping in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 797 (2), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charmandaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) IV. The role of the cluster environment on galaxy evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution models: GRB host identification and cosmic dust predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (2), pp.1054--1065. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the relation between the gas and the attenuation in galaxies at kpc scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A14. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GALACTIC WEIGH-IN: MASS MODELS OF SINGS GALAXIES USING CHEMO-SPECTROPHOTOMETRIC GALACTIC EVOLUTION MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -M. De Denus-Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for quantifying the gamma-ray burst bias. Application in the redshift range of 0–1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A34. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjaya Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 767 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. J. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS-BEARING EARLY-TYPE DWARF GALAXIES IN VIRGO: EVIDENCE FOR RECENT ACCRETION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Papastergis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha P. Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (3), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/3/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared colours of nearby late-type galaxies in the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX view of the Herschel Reference Survey Ultraviolet structural properties of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNIVERSAL INITIAL MASS FUNCTION IN THE EXTENDED ULTRAVIOLET DISK OF M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THE STAR FORMATION RATE AT 1 kpc SCALES IN NEARBY GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam K. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. G. De Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) I. The UV luminosity function of the central 12 sq. deg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIAL DISTRIBUTION OF STARS, GAS, AND DUST IN SINGS GALAXIES. III. MODELING THE EVOLUTION OF THE S℡LAR COMPONENT IN GALAXY DISKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731 (1), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR FORMATION IN THE EXTENDED GASEOUS DISK OF THE ISOLATED GALAXY CIG 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the environment on the H I scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (2), pp.1797--1806. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18822.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning down the ram-pressure-induced halt of star formation in the Virgo cluster spiral galaxy NGC 4388 A joint inversion of spectroscopic and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar mass and velocity functions of galaxies Backward evolution and the fate of Milky Way siblings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Dust Attenuation in Star-forming Galaxies: II Calibrating the A(UV) vs. L_TIR/L_UV relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX observations of Low Surface Brightness Galaxies: UV color and star formation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV dust attenuation in normal star forming galaxies: I. Estimating the L_TIR/L_FUV ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the nearby universe: the ultraviolet and infrared points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iglesias-Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction radial profiles of M83 from GALEX UV imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.83B. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2005bf: A Possible Transition Event Between Type Ib/c Supernovae and Gamma Ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Woosley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 641, pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an extended ultraviolet disk in the nearby galaxy NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swaters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV properties of early-type galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV observations of the interacting galaxy NGC 4438 in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 623, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent star formation in nearby galaxies from GALEX imaging:M101 and M51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L71-L74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation in NGC5194 (M51a): The Panchromatic View from GALEX to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.871. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/466518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Explorer Ultraviolet Spectroscopy and Deep Imaging of Luminous Infrared Galaxies in the European Large-Area ISO Survey S1 Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV Spectroscopy and Deep Imaging of LIRGs in the ELAIS S1 field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L63-L66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Star Formation in the Extreme Outer Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.79. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/425251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic GALEX FUV and NUV imaging of M31 and M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 619, pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/424816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial extinction profiles of late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Donas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Chemo-spectrophotometric evolution of spiral galaxies: IV. Star formation efficiency and effective ages of spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 321 (4), pp.733-742. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-spectrophotometric evolution of spiral galaxies: V. Properties of galactic discs at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 325 (1), pp.321-334. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING ULTRA DIFFUSE GALAXIES IN VIRGO WITH CFHT-NGVS, GALEX-GUVICS AND CFHT-VESTIGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPECTROSCOPIC STUDY OF THE GIANT LOW SURFACE BRIGHTNESS GALAXY MALIN 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snc. Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy of the extended UV disks of M83 and NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetry of the Nearby Galaxies in GALEX UV & H{alpha } Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F.Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Arab Emirates. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Extended UV Disk (XUV-disk) Galaxies Discovered by GALEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.20202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Stellaire Aux Échelles Des Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Aix-Marseille Université, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Boissier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9091-2366</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198037252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) XVIII. Reconstructing the star formation history of early-type galaxies through the combination of their UV and H$α$ emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Martocchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maraston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A79. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2502.14956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the outer disk of extended-UV galaxies in the optical domain with deep surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bernaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A56. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 696, pp.A78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MUSE view of the core of the giant low-surface-brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspar Galaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matias Blaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 686, pp.A247. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in optical and infrared properties of galaxies in relation to their surface brightness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Małek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 676, pp.A41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diverse Molecular Structures across the Whole Star-forming Disk of M83: High-fidelity Imaging at 40 pc Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 949 (2), pp.108. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/acc65e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khashayar Kianfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Zanon Dametto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 659, pp.A46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of the Molecular Cloud Population in the Extended Ultraviolet (XUV) Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 941 (1), pp.3. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac9dfc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). XIII. The role of ram-pressure stripping in transforming the diffuse and ultra-diffuse galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 667, pp.A76. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Soida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 645, pp.A121. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE). X. Formation of a red ultra-diffuse galaxy and an almost dark galaxy during a ram-pressure stripping event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seb Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médéric Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Longobardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 650, pp.A99. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A139. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First spectroscopic study of ionised gas emission lines in the extreme low surface brightness galaxy Malin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 637, pp.A21. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201937330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Variations of CO J = 2−1/1–0 Ratio and Their Implications in The Nearby Barred Spiral Galaxy M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuyoshi Sawada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazushi Sakamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akihiko Hirota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Egusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 890 (1), pp.L10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/ab70b7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02995933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An H α kinematic survey of the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gómez-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, pp.A71. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE).I. Introduction to the Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.id.A56. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virgo Environmental Survey Tracing Ionised Gas Emission (VESTIGE) II. Constraining the quenching time in the stripped galaxy NGC 4330</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T Mendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 614, pp.A57. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX /S 4 G Surface Brightness and Color Profiles Catalog. I. Surface Photometry and Color Gradients of Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Muñoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 234 (2), pp.18. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aaa384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS). VII.: BCG UV upturn and the FUV-NUV color up to redshift 0.35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 611, pp.A42. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. W. L. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. I. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 597, pp.A130. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10$^6$ L$_⊙$ and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rúben Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 836, pp.120. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/836/1/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacular tails of ionized gas in the Virgo cluster galaxy NGC 4569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, pp.A68. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The imprint of rapid star formation quenching on the spectral energy distributions of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Elbaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A43. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The properties of the Malin 1 galaxy giant disk. A panchromatic view from the NGVS and GUViCS surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 593, pp.A126. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal enrichment in a semi-analytical model, fundamental scaling relations, and the case of Milky Way galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Béthermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Ionised gas images of NGC 4569 (Boselli+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 358</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of bright LGRBs II. Star formation rates and metallicities at z \textless 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mannucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 590, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). XXIV. The Red Sequence to ∼10⁶ L_ødot and Comparisons with Galaxy Formation Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~c. Roediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.~a. Macarthur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sánchez-Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching of the star formation activity in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A11. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 585, pp.A2. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01429911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: Malin 1 images at 6 wavelengths (Boissier+, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Roehlly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XIX. Physical properties of low luminosity FIR sources at z \lt 0.5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bizzocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 589, pp.A11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Herschel Virgo Cluster Survey. XX. Dust and gas in the foreground Galactic cirrus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giovanardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.~w.~l. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.~i. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H alpha imaging of the Herschel Reference Survey The star formation properties of a volume-limited, K-band-selected sample of nearby late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fossati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. III. ANGULAR MOMENTUM AND CONSTRAINTS ON FORMATION SCENARIOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Peletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 799 (2), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE GALEX/S(4)G UV-IR COLOR-COLOR DIAGRAM: CATCHING SPIRAL GALAXIES AWAY FROM THE BLUE SEQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Y. K. Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Carlos Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kartik Sheth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/800/1/L19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The instantaneous radial growth rate of stellar discs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fraternali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 451 (3), pp.2324--2336. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 579, pp.A29. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01300615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCOVERY OF NEW DWARF GALAXY NEAR THE ISOLATED SPIRAL GALAXY NGC 6503</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutaka Komiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 802 (2), </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2041-8205/802/2/L24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are long gamma-ray bursts biased tracers of star formation? Clues from the host galaxies of the Swift/BAT6 complete sample of LGRBs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. Vergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Japelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. D’avanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A102. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S℡LAR KINEMATICS AND STRUCTURAL PROPERTIES OF VIRGO CLUSTER DWARF EARLY-TYPE GALAXIES FROM THE SMAKCED PROJECT. I. KINEMATICALLY DECOUPLED CORES AND IMPLICATIONS FOR INFALLEN GROUPS IN CLUSTERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Toloba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guhathakurta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. van De Ven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/783/2/120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey III. Molecular gas stripping in cluster galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold gas properties of the Herschel Reference Survey II. Molecular and total gas scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. XV. THE PHOTOMETRIC REDSHIFT ESTIMATION FOR BACKGROUND SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Raichoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huertas-Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 797 (2), </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/797/2/102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet to infrared emission of z \textgreater 1 galaxies: Can we derive reliable star formation rates and stellar masses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charmandaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) IV. The role of the cluster environment on galaxy evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cucciati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Consolandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 570, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical evolution models: GRB host identification and cosmic dust predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grieco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matteucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Calura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 444 (2), pp.1054--1065. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu1500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards understanding the relation between the gas and the attenuation in galaxies at kpc scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A14. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.55. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass assembly in quiescent and star-forming galaxies since z ≃ 4 from UltraVISTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Mccracken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Capak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dunlop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 556, pp.A55. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GALACTIC WEIGH-IN: MASS MODELS OF SINGS GALAXIES USING CHEMO-SPECTROPHOTOMETRIC GALACTIC EVOLUTION MODELS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -M. De Denus-Baillargeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Carignan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 773 (2), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/773/2/173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for quantifying the gamma-ray burst bias. Application in the redshift range of 0–1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Salvaterra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Floc’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A34. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE NEXT GENERATION VIRGO CLUSTER SURVEY. IV. NGC 4216: A BOMBARDED SPIRAL IN THE VIRGO CLUSTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjaya Paudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 767 (2), </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/767/2/133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GAS-BEARING EARLY-TYPE DWARF GALAXIES IN VIRGO: EVIDENCE FOR RECENT ACCRETION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Hallenbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Papastergis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha P. Haynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Giovanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (3), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/3/87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-infrared colours of nearby late-type galaxies in the Herschel Reference Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boquien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 540, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the nature of the most distant gamma-ray burst host galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Basa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Savaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 542, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Next Generation Virgo Cluster Survey (NGVS). I. Introduction to the survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferrarese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Cuillandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. D. J. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric W. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0067-0049/200/1/4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX view of the Herschel Reference Survey Ultraviolet structural properties of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. J. Bendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 544, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stripped gas as fuel for newly formed H II regions in the encounter between VCC 1249 and M49: a unified picture from NGVS and GUViCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gwyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201218895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE UNIVERSAL INITIAL MASS FUNCTION IN THE EXTENDED ULTRAVIOLET DISK OF M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin Koda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masafumi Yagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masatoshi Imanishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 749 (1), </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/749/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THE STAR FORMATION RATE AT 1 kpc SCALES IN NEARBY GALAXIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam K. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Bigiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. J. G. De Blok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 144 (1), </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/144/1/3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) II. Constraints on star formation in ram-pressure stripped gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. -A. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Van Driel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 545, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIAL DISTRIBUTION OF STARS, GAS, AND DUST IN SINGS GALAXIES. III. MODELING THE EVOLUTION OF THE S℡LAR COMPONENT IN GALAXY DISKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zamorano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 731 (1), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/731/1/10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GALEX Ultraviolet Virgo Cluster Survey (GUViCS) I. The UV luminosity function of the central 12 sq. deg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 528, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201016389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR FORMATION IN THE EXTENDED GASEOUS DISK OF THE ISOLATED GALAXY CIG 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Munoz-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil De Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 736 (1), </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/736/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the environment on the H I scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Catinella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415 (2), pp.1797--1806. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18822.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stellar mass and velocity functions of galaxies Backward evolution and the fate of Milky Way siblings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 522, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning down the ram-pressure-induced halt of star formation in the Virgo cluster spiral galaxy NGC 4388 A joint inversion of spectroscopic and photometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pappalardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ocvirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV Dust Attenuation in Star-forming Galaxies: II Calibrating the A(UV) vs. L_TIR/L_UV relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Franzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Decarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 386, pp.1157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX observations of Low Surface Brightness Galaxies: UV color and star formation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 681, pp.244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00325129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star formation in the nearby universe: the ultraviolet and infrared points of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Iglesias-Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 164, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV dust attenuation in normal star forming galaxies: I. Estimating the L_TIR/L_FUV ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 637, pp.242-254. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/498296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of an extended ultraviolet disk in the nearby galaxy NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Swaters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 627L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction radial profiles of M83 from GALEX UV imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.83B. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/423668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SN 2005bf: A Possible Transition Event Between Type Ib/c Supernovae and Gamma Ray Bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Folatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. E. Woosley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Blinnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 641, pp.1039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV observations of the interacting galaxy NGC 4438 in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 623, pp.L13-L16. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/429377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV properties of early-type galaxies in the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Deharveng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 629L, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Star Formation in NGC5194 (M51a): The Panchromatic View from GALEX to Spitzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Calzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. C. Kennicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 633, pp.871. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/466518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Evolution Explorer Ultraviolet Spectroscopy and Deep Imaging of Luminous Infrared Galaxies in the European Large-Area ISO Survey S1 Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent star formation in nearby galaxies from GALEX imaging:M101 and M51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L71-L74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GALEX UV Spectroscopy and Deep Imaging of LIRGs in the ELAIS S1 field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todd Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Barlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619, pp.L63-L66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Star Formation in the Extreme Outer Disk of M83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 619L, pp.79. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/425251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panoramic GALEX FUV and NUV imaging of M31 and M33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Hoopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 619, pp.L67-L70. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/424816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The radial extinction profiles of late-type galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Buat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Donas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Milliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00082098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{Chemo-spectrophotometric evolution of spiral galaxies: IV. Star formation efficiency and effective ages of spirals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gavazzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 321 (4), pp.733-742. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04049.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-spectrophotometric evolution of spiral galaxies: V. Properties of galactic discs at high redshift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Prantzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 325 (1), pp.321-334. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-8711.2001.04430.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00010080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDYING ULTRA DIFFUSE GALAXIES IN VIRGO WITH CFHT-NGVS, GALEX-GUVICS AND CFHT-VESTIGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junais Snc (sans Nom Connu/ No Family Name)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'Astrophysique Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPECTROSCOPIC STUDY OF THE GIANT LOW SURFACE BRIGHTNESS GALAXY MALIN 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snc. Junais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical spectroscopy of the extended UV disks of M83 and NGC4625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Asymmetry of the Nearby Galaxies in GALEX UV & H{alpha } Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Joe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. F.Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-W. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Arab Emirates. pp.19401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Extended UV Disk (XUV-disk) Galaxies Discovered by GALEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. A. Thilker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gil de Paz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Astronomical Society Meeting 207</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.20202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Acero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -T. Acquaviva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01686223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation Stellaire Aux Échelles Des Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cosmologie et astrophysique extra-galactique [astro-ph.CO]. Aix-Marseille Université, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00761183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C6388D9"/>
+    <w:nsid w:val="DB98D6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9091-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198037252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ma&#322;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555273" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14956" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bla&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc (sans Nom Connu/ No Family Name)" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ma&#322;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pearson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Egusa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Sakamoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sawada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc65e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Watson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rubio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fossati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Kianfar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Zanon Dametto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142482" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Soida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seb Junais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lupi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab70b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935869" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Mendel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Cuillandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732373" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708657v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732407" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil de Paz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Mu&#241;oz-Mateos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cucciati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731795" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440717v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527734" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629226" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527107" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433394v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bomans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mannucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628314" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430190v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527795" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629221" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526915" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~w.~l. Smith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~i. Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525712" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toloba" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guhathakurta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Peletier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/172" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Y. K. Bouquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil De Paz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Munoz-Mateos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/1/L19" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulli" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraternali" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1077" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383671v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yagi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Komiyama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/802/2/L24" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434401v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catinella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322312" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441992v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van De Ven" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434402v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322313" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grieco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1500" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135380v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bendo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220768" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -M. De Denus-Baillargeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321666" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallenbeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papastergis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha P. Haynes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giovanelli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/3/87" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434438v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118602" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Imanishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/20" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. G. De Blok" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438100v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zamorano" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kennicutt" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/10" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18822.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438939v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913612" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434460v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913746" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325129v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019593v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498296" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082572v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias-Paramo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Takeuchi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012836v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Madore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423668" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Folatelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Phillips" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Woosley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Blinnikov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swaters" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Popescu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017624v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Deharveng" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Yi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012838v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429377" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012638v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bianchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thilker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoopes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015047v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Thilker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Dale" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/466518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017636v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Small" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlow" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Barlow" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/425251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Hoopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424816" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Donas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milliard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04049.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04430.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snc. Junais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil de Paz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Joe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.Madore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meurer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761183v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boissier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9091-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198037252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martocchia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maraston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boquien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ma&#322;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hugot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555273" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boselli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roehlly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Johnston" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Galaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Bla&#241;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348587" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junais Snc (sans Nom Connu/ No Family Name)" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ma&#322;ek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pearson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346528" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Koda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiko Hirota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Egusa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazushi Sakamoto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuyoshi Sawada" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acc65e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fossati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Longobardi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Kianfar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Zanon Dametto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142482" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03811411v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Watson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rubio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac9dfc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953211v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferrarese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244237" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Vollmer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Soida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gwyn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038507" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seb Junais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Boquien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040185" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lupi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Epinat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Madore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937330" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995933v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab70b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#243;mez-L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935869" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Consolandi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732407" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T Mendel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Cuillandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732373" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil de Paz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Mu&#241;oz-Mateos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartik Sheth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aaa384" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767425v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cucciati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731795" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137565v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giovanardi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. L. Smith" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Davies" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Roediger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferrarese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Macarthur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/836/1/120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430190v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cuillandre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bomans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527795" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429914v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Elbaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433400v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629226" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440717v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cousin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;thermin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433394v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Japelj" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Vergani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvaterra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Avanzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mannucci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628314" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433403v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~c. Roediger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~a. Macarthur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S&#225;nchez-Janssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433420v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629221" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01429911v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Voyer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526915" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433425v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pappalardo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizzocchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433410v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.~w.~l. Smith" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.~i. Davies" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gavazzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525712" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toloba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guhathakurta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Peletier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emsellem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/172" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434377v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Y. K. Bouquin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Gil De Paz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Munoz-Mateos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/1/L19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439922v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pezzulli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fraternali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Munoz-Mateos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1077" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01300615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526089" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Yagi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Komiyama" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/802/2/L24" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;avanzo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441992v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van De Ven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/783/2/120" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434402v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cortese" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Catinella" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322313" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434401v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322312" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441980v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raichoor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erben" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/797/2/102" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434400v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Heinis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burgarella" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charmandaris" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322081" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434403v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424419" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grieco" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matteucci" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calura" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Longo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1500" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bendo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220768" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991602v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dunlop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135411v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442365v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -M. De Denus-Baillargeon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hernandez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carignan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/2/173" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135426v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321666" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjaya Paudel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Duc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cote" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/767/2/133" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442197v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Hallenbeck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Papastergis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha P. Haynes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Giovanelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/3/87" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434438v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118602" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437982v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Cuby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savaglio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218882" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. J. Gwyn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Peng" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/200/1/4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Bendo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219312" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437979v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durrell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gwyn" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jordan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201218895" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442152v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatoshi Imanishi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/749/1/20" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442157v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam K. Leroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bigiel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. J. G. De Blok" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bolatto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/144/1/3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434447v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Duc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Van Driel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219957" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil De Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zamorano" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Kennicutt" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/731/1/10" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434451v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016389" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Espada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabater" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/736/1/20" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438873v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18822.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434460v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913746" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438939v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ocvirk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913612" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Franzetti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Decarli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325129v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082572v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iglesias-Paramo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Takeuchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Xu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498296" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017620v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. Madore" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Swaters" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Popescu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012836v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/423668" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083775v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Folatelli" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Contreras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Phillips" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Woosley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Blinnikov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012838v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/429377" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Deharveng" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. Yi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calzetti" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bianchi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Thilker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Dale" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/466518" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017636v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Small" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlow" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012638v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Bianchi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thilker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Friedman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoopes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012982v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Barlow" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015245v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/425251" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013841v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Hoopes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rich" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/424816" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082098v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Donas" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Milliard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010079v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Prantzos" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04049.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010080v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-8711.2001.04430.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457779v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456823v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snc. Junais" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gil de Paz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Joe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017699v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Joe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F.Madore" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-W. Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017666v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meurer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00761183v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>