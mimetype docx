--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -283,1115 +283,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hérédité vs traumatisme. Psychiatres et enfants victimes de la guerre 1945-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'enfance victime de la guerre à l'enfance inadaptée. Questions d'échelles et de classifications : le rôle expert de SEPEG dans la sortie de guerre des enfants européens (1944-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (3), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérédité vs traumatisme : psychiatres et enfants victimes de la guerre 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.46-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202253046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/202253046⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04117306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des élites médico-pédagogiques : le Cours de perfectionnement des Semaines internationales d'étude pour l'enfance victime de la guerre, Lausanne 1946-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 39 (3), pp.33-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04117312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des élites medico-pédagogiques : Le cours de perfectionnement des semaines internationales d’études pour l’enfance victime de la guerre, Lausanne (1946-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Das Problem Kind: Zur Geschichte der Kinder- und Jugendpsychiatrie der Schweiz im 20. Jahrhundert, 50, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des enfants « déracinés » et « sans foyer » en sortie de guerre ? Les atermoiements de l’internationale des communautés d’enfants dans l’après-Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 49 (1), pp.23-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.049.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des enfants déracinés et sans foyer en sortie de guerre ? Les atermoiements de l'internationale des républiques d'enfants après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rief.049.0023⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
+              <w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les républiques d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° Hors-série (HS10), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gdsh.hs10.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la paix par l’éducation : réseaux et mouvements internationaux au XXe siècle. Genève au cœur d’une utopie - Hofstetter Rita, Droux Joëlle et Christian Michel (dir.), Neuchâtel, Éditions Alphil-Presses universitaires suisses, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (150), pp.200-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d’Europe? Trajectoires de participants étrangers au Cours international de moniteurs pour homes d’enfants victimes de la guerre Genève 1944–1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00309230.2021.1952279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mlle Renée, bonne à tout faire de l’enseignement ». Une trajectoire féminine en Éducation nouvelle (années 1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 68 (2), pp.119-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.068.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d'Europe ? trajectoires de participants étrangers au Cours international de moniteurs pour homes d'enfants victimes de la guerre, Genève 1944-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129728v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04117349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escritos médico-psicopedagógicos sobre a criança : os projetos de caderneta individual no século XX</w:t>
               </w:r>
@@ -1440,278 +1440,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+                <w:t xml:space="preserve">Le premier congrès international de Psychiatrie infantile (Paris, 1937), ou le baptême d’une spécialité ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 18, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’Etat. Enjeux d’une spécialité en construction, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568682v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.57-80. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhei.3880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04117343v1</w:t>
+                <w:t xml:space="preserve">hal-02568682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage en travail social. Jean Ughetto, éducateur aux États-Unis (1950-1951)</w:t>
               </w:r>
@@ -1916,654 +1916,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des données particulières à ce territoire » Le paysage de la rééducation en Algérie (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010,  152 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les éducateurs accèdent au statut : genèse de la convention collective de 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Des données particulières à ce territoire”. Le paysage de la rééducation en Algérie (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152, pp.39-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thénault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fonds Georges Heuyer (1884-1977) : un XXe siècle scientifique, à l’orée de la psychiatrie infantile et de ses ramifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Guey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.215-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “vocation algérienne” contrariée d’une organisation professionnelle d’éducateurs : l’ANEJI (1951-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Éducation et rééducation en situation coloniale : Maghreb, XIXe-XXe siècles, 152, p. 143-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.152.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du dossier « Autour de l’enfant : la ronde des professionnels XIXe-XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Une continuité dérangeante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.13-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vst.106.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117539v1</w:t>
-              </w:r>
-[...305 lines deleted...]
-                <w:t xml:space="preserve">hal-02355622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les républiques d’enfants de l’après Seconde Guerre mondiale : un nouveau souffle pour l’éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux : Changer l’école en sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et républiques d’enfants en Europe dans l’après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau international et interdisciplinaire au service du médico-pédagogique. Les cours de perfectionnement des Semaines internationales d’étude pour l’enfance victime de la guerre (SEPEG) Lausanne 1946-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la SFHSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,277 +3373,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut historique allemand, Nov 2020, Paris ( en virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rééduquer les orphelins des frontières. Récits autour des maisons d’enfants algériens réfugiés 1956-1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude internationales Politiques scolaires, écoles et publics scolaires en Afrique sub- saharienne (milieu XIX e siècle – années 1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Max Weber, Nov 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué entre le ministère de l’Éducation nationale et le ministère des Affaires sociales 1966-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animation contre le travail social et l'intervention sociale ? Quelles recompositions des légitimités professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (Lirtes, EA 7313), UFR Sciences de l’éducation et sciences sociales – Sciences et techniques des activités physiques et sportives (SESS-STAPS) et Institut universitaire de technologie (IUT) de Sénart Fontainebleau de l’Université Paris Est Créteil (UPEC)., Oct 2017, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,234 +3662,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’institutionnalisation de la psychiatrie infantile en France : le rôle du congrès international de 1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « L’enfant idiot, entre éducation et soin XIXe-XXe siècles. Autour du bicentenaire de la naissance d’Edouard Séguin (1812-1880) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHIO, Université du Maine et l’IUFM Pays de la Loire, IUFM, Oct 2012, -, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le self-government sous contrôle clinique ou quand les psys s’en mêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Les communautés d’enfants victimes de la guerre. Transferts, diffusions, circulations de modèles XIXe-XXe siècles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inclusion dans l’idéal des communautés d’enfants de l’après-guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Une spécificité à l’épreuve des politiques sanitaires et sociales : L’Œuvre de secours aux enfants en France 1934-1991 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSE et CIRCEFT Paris 8, Conseil régional d’Ile-de-France, Oct 2012, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01087391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre jeunes et familles, l’AEMO à Espoir depuis les années 1970</w:t>
               </w:r>
@@ -4076,165 +4076,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Hameau-école de l'Ile-de-France (1945-1964) : République d'enfants modèle ou expérience déviante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Républiques, villages et communautés d’enfants : un idéal concerté de l’après Seconde Guerre mondiale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La République d'enfants à l'épreuve de la pédagogie curative : le Hameau-école de l'Ile-de-France (1945-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF (Actualités de la recherche en éducation et formation) Symposium "Républiques, villages et communautés d'enfants : un idéal concerté de l'après Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse. https://plone.unige.ch/aref2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Made in USA où quand le sociodrame vient au foyer de semi-liberté de Vitry (années 1950)</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en héritage : Enquêter sur l’enfance de ses parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux du social XIXe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Beauchesne-PUV, pp.362, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.183, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5230,178 +5230,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfants parmi les ruines de la Seconde guerre : jeux de contrastes et reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruines politiques, sous la direction de Albrecht Burkardt et Jérôme Grévy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autorité en république d'enfants. Le Hameau-école de l'Ile-de-France à Longueil-Annel dans l'immédiat après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autorité en éducation, figures, variations, recomposition. Sous la direction de Camille Roelens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129779v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04129787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de formation dans une Europe à reconstruire : le Cours international de moniteurs pour homes d’enfants victimes de la guerre. Genève (1944-1951)</w:t>
               </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Volk der Kinder/Kinderrepubliken und das Modell Trogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,51 +5706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éducateurs scolaires contre l'école 1956-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refus et refusés d'école, sous la direction de Julien Cahon et Youenn Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.49-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Victims, UNESCO and the Promotion of International Model of Children’s Communities after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ombre et lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des archives de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l'enfance, écrits protégés, écrits ignorés : les dossiers individuels de mineurs et de jeunes majeurs sous main de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, p. 119-129, 2010, Actes de colloques, 978-2-11-007371-6</w:t>
@@ -6327,256 +6327,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar FOREL (1891-1982). De la clinique privée au secours aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isaac Pougatch (1897-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Marcus (1911-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des Républiques d'enfants (1939-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="170B286F"/>
+    <w:nsid w:val="134A1244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7304,51 +7304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>