--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -283,2287 +283,2287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hérédité vs traumatisme. Psychiatres et enfants victimes de la guerre 1945-1950</w:t>
+                <w:t xml:space="preserve">De l'enfance victime de la guerre à l'enfance inadaptée. Questions d'échelles et de classifications : le rôle expert de SEPEG dans la sortie de guerre des enfants européens (1944-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (3), pp.33-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérédité vs traumatisme : psychiatres et enfants victimes de la guerre 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 53, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202253046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des élites médico-pédagogiques : le Cours de perfectionnement des Semaines internationales d'étude pour l'enfance victime de la guerre, Lausanne 1946-1949</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28</w:t>
+              <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 39 (3), pp.33-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, n° 39 (3), pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hérédité vs traumatisme : psychiatres et enfants victimes de la guerre 1945-1950</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des élites medico-pédagogiques : Le cours de perfectionnement des semaines internationales d’études pour l’enfance victime de la guerre, Lausanne (1946-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jaccard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Das Problem Kind: Zur Geschichte der Kinder- und Jugendpsychiatrie der Schweiz im 20. Jahrhundert, 50, pp.151-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des enfants « déracinés » et « sans foyer » en sortie de guerre ? Les atermoiements de l’internationale des communautés d’enfants dans l’après-Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 49 (1), pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.049.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hérédité vs traumatisme. Psychiatres et enfants victimes de la guerre 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, pp.46-58. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Camille Jaccard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d’Europe? Trajectoires de participants étrangers au Cours international de moniteurs pour homes d’enfants victimes de la guerre Genève 1944–1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2021.1952279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mlle Renée, bonne à tout faire de l’enseignement ». Une trajectoire féminine en Éducation nouvelle (années 1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 68 (2), pp.119-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.068.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Camille Jaccard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d'Europe ? trajectoires de participants étrangers au Cours international de moniteurs pour homes d'enfants victimes de la guerre, Genève 1944-1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Das Problem Kind: Zur Geschichte der Kinder- und Jugendpsychiatrie der Schweiz im 20. Jahrhundert, 50, pp.151-165</w:t>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des enfants déracinés et sans foyer en sortie de guerre ? Les atermoiements de l'internationale des républiques d'enfants après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (1), pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la paix par l’éducation : réseaux et mouvements internationaux au XXe siècle. Genève au cœur d’une utopie - Hofstetter Rita, Droux Joëlle et Christian Michel (dir.), Neuchâtel, Éditions Alphil-Presses universitaires suisses, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (150), pp.200-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les républiques d’enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° Hors-série (HS10), pp.50-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gdsh.hs10.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construire la paix par l’éducation : réseaux et mouvements internationaux au XXe siècle. Genève au cœur d’une utopie - Hofstetter Rita, Droux Joëlle et Christian Michel (dir.), Neuchâtel, Éditions Alphil-Presses universitaires suisses, 2020</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escritos médico-psicopedagógicos sobre a criança : os projetos de caderneta individual no século XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (150), pp.200-201</w:t>
+              <w:t xml:space="preserve">Politica e Sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (46), pp.13-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d’Europe? Trajectoires de participants étrangers au Cours international de moniteurs pour homes d’enfants victimes de la guerre Genève 1944–1945</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’Etat. Enjeux d’une spécialité en construction, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le premier congrès international de Psychiatrie infantile (Paris, 1937), ou le baptême d’une spécialité ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyage en travail social. Jean Ughetto, éducateur aux États-Unis (1950-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 253, pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.253.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Association internationale des éducateurs de jeunes inadaptés (AIEJI) et la fabrique de l’éducateur spécialisé par delà les frontières (1951–1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00309230.2021.1952279⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Going international: the history of education stepping beyond borders, 50 (1-2), pp.229-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2013.872688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...245 lines deleted...]
-                <w:t xml:space="preserve">Le premier congrès international de Psychiatrie infantile (Paris, 1937), ou le baptême d’une spécialité ambitieuse</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’honneur de la profession. Les éducateurs face aux affaires et leur retentissement médiatique (1945-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18, pp.57-80. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 13, pp.81-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction. Une continuité dérangeante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Tétard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (2), pp.13-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vst.106.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Georges Heuyer (1884-1977) : un XXe siècle scientifique, à l’orée de la psychiatrie infantile et de ses ramifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.215-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “vocation algérienne” contrariée d’une organisation professionnelle d’éducateurs : l’ANEJI (1951-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Éducation et rééducation en situation coloniale : Maghreb, XIXe-XXe siècles, 152, p. 143-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier « Autour de l’enfant : la ronde des professionnels XIXe-XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18</w:t>
+              <w:t xml:space="preserve">, 2010, 12, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...246 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des données particulières à ce territoire » Le paysage de la rééducation en Algérie (1945-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010,  152 (2), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.152.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les éducateurs accèdent au statut : genèse de la convention collective de 1966</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Des données particulières à ce territoire”. Le paysage de la rééducation en Algérie (1945-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 152, pp.39-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355622v1</w:t>
-              </w:r>
-[...318 lines deleted...]
-                <w:t xml:space="preserve">hal-04117539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2575,346 +2575,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfants déplacés et sans foyer de la Seconde Guerre mondiale : les experts face à la &amp;quot;psychose des déracinés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demi-journée d’études : Enfants en déplacement : enjeux de santé publique et psychologisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianna Scarfone dans le cadre du projet ANR MigraPsy en partenariat avec le séminaire de l’EHESS Psychologie, psychiatrie, psychanalyse: histoires croisées, May 2023, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hérédité vs traumatisme. Psychiatres et enfants victimes de la guerre 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Histoire et psychanalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de psychanalyse freudienne, Feb 2023, Paris (Association du quartier Notre-Dame-des-Champs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Enfants déplacés et sans foyer de la Seconde Guerre mondiale : les experts face à la &amp;quot;psychose des déracinés</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maisons d’enfants réfugiés algériens au Maroc et en Tunisie (1956-1962). Histoire d’une prise en charge scolaire et extra-scolaire en exil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée d’études : Enfants en déplacement : enjeux de santé publique et psychologisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marianna Scarfone dans le cadre du projet ANR MigraPsy en partenariat avec le séminaire de l’EHESS Psychologie, psychiatrie, psychanalyse: histoires croisées, May 2023, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Séminaire Politiques scolaires, écoles et publics scolaires de la colonisation aux indépendances en Afrique (mi-XIX e siècle-années 1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO CESSMA Groupe Afrique Océan Indien, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation spécialisée au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat Portail Enfants en justice XIXe -XXe siècles : Approches critiques du regard posé sur la délinquance juvénile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les républiques d’enfants de l’après Seconde Guerre mondiale : un nouveau souffle pour l’éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux : Changer l’école en sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villages et républiques d’enfants en Europe dans l’après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau international et interdisciplinaire au service du médico-pédagogique. Les cours de perfectionnement des Semaines internationales d’étude pour l’enfance victime de la guerre (SEPEG) Lausanne 1946-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la SFHSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,277 +3373,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rééduquer les orphelins des frontières. Récits autour des maisons d’enfants algériens réfugiés 1956-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude internationales Politiques scolaires, écoles et publics scolaires en Afrique sub- saharienne (milieu XIX e siècle – années 1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris, May 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Max Weber, Nov 2020, Paris (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut historique allemand, Nov 2020, Paris ( en virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué entre le ministère de l’Éducation nationale et le ministère des Affaires sociales 1966-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animation contre le travail social et l'intervention sociale ? Quelles recompositions des légitimités professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (Lirtes, EA 7313), UFR Sciences de l’éducation et sciences sociales – Sciences et techniques des activités physiques et sportives (SESS-STAPS) et Institut universitaire de technologie (IUT) de Sénart Fontainebleau de l’Université Paris Est Créteil (UPEC)., Oct 2017, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,234 +3662,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le self-government sous contrôle clinique ou quand les psys s’en mêlent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Les communautés d’enfants victimes de la guerre. Transferts, diffusions, circulations de modèles XIXe-XXe siècles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inclusion dans l’idéal des communautés d’enfants de l’après-guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Une spécificité à l’épreuve des politiques sanitaires et sociales : L’Œuvre de secours aux enfants en France 1934-1991 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OSE et CIRCEFT Paris 8, Conseil régional d’Ile-de-France, Oct 2012, -, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’institutionnalisation de la psychiatrie infantile en France : le rôle du congrès international de 1937</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « L’enfant idiot, entre éducation et soin XIXe-XXe siècles. Autour du bicentenaire de la naissance d’Edouard Séguin (1812-1880) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERHIO, Université du Maine et l’IUFM Pays de la Loire, IUFM, Oct 2012, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087391v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01087281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre jeunes et familles, l’AEMO à Espoir depuis les années 1970</w:t>
               </w:r>
@@ -4076,234 +4076,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Made in USA où quand le sociodrame vient au foyer de semi-liberté de Vitry (années 1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Espoir CFDJ, Espace Reuilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République d'enfants à l'épreuve de la pédagogie curative : le Hameau-école de l'Ile-de-France (1945-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l'AREF (Actualités de la recherche en éducation et formation) Symposium "Républiques, villages et communautés d'enfants : un idéal concerté de l'après Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse. https://plone.unige.ch/aref2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Hameau-école de l'Ile-de-France (1945-1964) : République d'enfants modèle ou expérience déviante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Républiques, villages et communautés d’enfants : un idéal concerté de l’après Seconde Guerre mondiale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087049v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01087909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du moralisme communautaire à la dynamique des groupes. Les évolutions des pratiques éducatives dans les internats de rééducation de l’après-guerre</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en héritage : Enquêter sur l’enfance de ses parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux du social XIXe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Beauchesne-PUV, pp.362, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.183, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5230,178 +5230,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'autorité en république d'enfants. Le Hameau-école de l'Ile-de-France à Longueil-Annel dans l'immédiat après Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autorité en éducation, figures, variations, recomposition. Sous la direction de Camille Roelens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enfants parmi les ruines de la Seconde guerre : jeux de contrastes et reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruines politiques, sous la direction de Albrecht Burkardt et Jérôme Grévy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129787v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04129779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de formation dans une Europe à reconstruire : le Cours international de moniteurs pour homes d’enfants victimes de la guerre. Genève (1944-1951)</w:t>
               </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Volk der Kinder/Kinderrepubliken und das Modell Trogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,51 +5706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éducateurs scolaires contre l'école 1956-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refus et refusés d'école, sous la direction de Julien Cahon et Youenn Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.49-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Victims, UNESCO and the Promotion of International Model of Children’s Communities after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ombre et lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des archives de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l'enfance, écrits protégés, écrits ignorés : les dossiers individuels de mineurs et de jeunes majeurs sous main de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, p. 119-129, 2010, Actes de colloques, 978-2-11-007371-6</w:t>
@@ -6327,256 +6327,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isaac Pougatch (1897-1988)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Marcus (1911-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oscar FOREL (1891-1982). De la clinique privée au secours aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...122 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des Républiques d'enfants (1939-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6633,165 +6633,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’internationale des républiques d’enfants dans l’après Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHNE - Encyclopédie d’histoire numérique de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julia Gourfinkel _ Juliette Pary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Shalvi/Hyman Encyclopedia of Jewish Women</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130023v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04130000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7073,51 +7073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="134A1244"/>
+    <w:nsid w:val="EE727AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7304,51 +7304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>