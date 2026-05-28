--- v2 (2026-05-04)
+++ v3 (2026-05-28)
@@ -283,1115 +283,1115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hérédité vs traumatisme. Psychiatres et enfants victimes de la guerre 1945-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'enfance victime de la guerre à l'enfance inadaptée. Questions d'échelles et de classifications : le rôle expert de SEPEG dans la sortie de guerre des enfants européens (1944-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (3), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hérédité vs traumatisme : psychiatres et enfants victimes de la guerre 1945-1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53, pp.46-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202253046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/202253046⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04117306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des élites médico-pédagogiques : le Cours de perfectionnement des Semaines internationales d'étude pour l'enfance victime de la guerre, Lausanne 1946-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducateurs et éducatrices aux prises avec la distance à l’heure de la professionnalisation (années 1940-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 39 (3), pp.33-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vsoc.223.0033⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04117312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des élites medico-pédagogiques : Le cours de perfectionnement des semaines internationales d’études pour l’enfance victime de la guerre, Lausanne (1946-1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinera : Beiheft zur Schweizerischen Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Das Problem Kind: Zur Geschichte der Kinder- und Jugendpsychiatrie der Schweiz im 20. Jahrhundert, 50, pp.151-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des enfants « déracinés » et « sans foyer » en sortie de guerre ? Les atermoiements de l’internationale des communautés d’enfants dans l’après-Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 49 (1), pp.23-40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rief.049.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire des enfants déracinés et sans foyer en sortie de guerre ? Les atermoiements de l'internationale des républiques d'enfants après la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rief.049.0023⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53 (1), pp.46-58</w:t>
+              <w:t xml:space="preserve">Revue internationale d'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (1), pp.23-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la paix par l’éducation : réseaux et mouvements internationaux au XXe siècle. Genève au cœur d’une utopie - Hofstetter Rita, Droux Joëlle et Christian Michel (dir.), Neuchâtel, Éditions Alphil-Presses universitaires suisses, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (150), pp.200-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les républiques d’enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° Hors-série (HS10), pp.50-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gdsh.hs10.0050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d’Europe? Trajectoires de participants étrangers au Cours international de moniteurs pour homes d’enfants victimes de la guerre Genève 1944–1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00309230.2021.1952279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mlle Renée, bonne à tout faire de l’enseignement ». Une trajectoire féminine en Éducation nouvelle (années 1920-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, N° 68 (2), pp.119-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spir.068.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des réfugiés pour éduquer les enfants réfugiés d'Europe ? trajectoires de participants étrangers au Cours international de moniteurs pour homes d'enfants victimes de la guerre, Genève 1944-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129728v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-04117349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escritos médico-psicopedagógicos sobre a criança : os projetos de caderneta individual no século XX</w:t>
               </w:r>
@@ -1440,278 +1440,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
+                <w:t xml:space="preserve">Le premier congrès international de Psychiatrie infantile (Paris, 1937), ou le baptême d’une spécialité ambitieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.57-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’État. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le psychiatre, l’enfant et l’État, 18, pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhei.3879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le psychiatre, l’enfant et l’Etat. Enjeux d’une spécialité en construction, 1900-1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568682v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Coffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhei.3880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04117343v1</w:t>
+                <w:t xml:space="preserve">hal-02568682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un voyage en travail social. Jean Ughetto, éducateur aux États-Unis (1950-1951)</w:t>
               </w:r>
@@ -1870,700 +1870,700 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’honneur de la profession. Les éducateurs face aux affaires et leur retentissement médiatique (1945-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.81-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des données particulières à ce territoire » Le paysage de la rééducation en Algérie (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010,  152 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les éducateurs accèdent au statut : genèse de la convention collective de 1966</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.73-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Des données particulières à ce territoire”. Le paysage de la rééducation en Algérie (1945-1962)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 152, pp.39-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et rééducation en situation coloniale. (Maghreb XIXe-XXe siècles) - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thénault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010,  152 (2), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction. Une continuité dérangeante »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Tétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VST - Vie sociale et traitements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (2), pp.13-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vst.106.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La “vocation algérienne” contrariée d’une organisation professionnelle d’éducateurs : l’ANEJI (1951-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Études sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Éducation et rééducation en situation coloniale : Maghreb, XIXe-XXe siècles, 152, p. 143-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/etsoc.152.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boussion</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Georges Heuyer (1884-1977) : un XXe siècle scientifique, à l’orée de la psychiatrie infantile et de ses ramifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Guey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière » Le Temps de l’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.29-35</w:t>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.215-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Des données particulières à ce territoire » Le paysage de la rééducation en Algérie (1945-1962)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du dossier « Autour de l’enfant : la ronde des professionnels XIXe-XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Études sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...208 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/etsoc.152.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02355622v1</w:t>
+                <w:t xml:space="preserve">hal-01086040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2870,51 +2870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les républiques d’enfants de l’après Seconde Guerre mondiale : un nouveau souffle pour l’éducation nouvelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux : Changer l’école en sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2933,178 +2933,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un printemps aux frontières ? Maisons d'enfants algériens réfugiés en Tunisie et au Maroc 1958-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche Histoire des éducations - Enfants modèles : catégories, récits, expériences XIX-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHTP et Université Paris 8, May 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villages et républiques d’enfants en Europe dans l’après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Acteurs et mouvements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'histoire de Sciences Po, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129925v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04129909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rééduquer les &amp;quot;orphelins des frontières&amp;quot;. Récits autour des maisons d'enfants algériens réfugiés 1958-1962</w:t>
               </w:r>
@@ -3241,51 +3241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau international et interdisciplinaire au service du médico-pédagogique. Les cours de perfectionnement des Semaines internationales d’étude pour l’enfance victime de la guerre (SEPEG) Lausanne 1946-1949</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jaccard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la SFHSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,277 +3373,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut historique allemand, Nov 2020, Paris ( en virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rééduquer les orphelins des frontières. Récits autour des maisons d’enfants algériens réfugiés 1956-1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude internationales Politiques scolaires, écoles et publics scolaires en Afrique sub- saharienne (milieu XIX e siècle – années 1970)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République d’enfants au service d’une citoyenneté supranationale ? L’exemple des camps internationaux d’enfants victimes de la guerre (1948-1951)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque What citizenship for what democracy ? Transnational Perspectives from the 19th to the 21th Century 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Max Weber, Nov 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rendez-vous manqué entre le ministère de l’Éducation nationale et le ministère des Affaires sociales 1966-1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'animation contre le travail social et l'intervention sociale ? Quelles recompositions des légitimités professionnelles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Interdisciplinaire de Recherche sur les Transformations des pratiques Educatives et des pratiques Sociales (Lirtes, EA 7313), UFR Sciences de l’éducation et sciences sociales – Sciences et techniques des activités physiques et sportives (SESS-STAPS) et Institut universitaire de technologie (IUT) de Sénart Fontainebleau de l’Université Paris Est Créteil (UPEC)., Oct 2017, Créteil (Université Paris XII UPEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3662,234 +3662,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’institutionnalisation de la psychiatrie infantile en France : le rôle du congrès international de 1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « L’enfant idiot, entre éducation et soin XIXe-XXe siècles. Autour du bicentenaire de la naissance d’Edouard Séguin (1812-1880) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERHIO, Université du Maine et l’IUFM Pays de la Loire, IUFM, Oct 2012, -, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le self-government sous contrôle clinique ou quand les psys s’en mêlent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Les communautés d’enfants victimes de la guerre. Transferts, diffusions, circulations de modèles XIXe-XXe siècles »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une inclusion dans l’idéal des communautés d’enfants de l’après-guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Une spécificité à l’épreuve des politiques sanitaires et sociales : L’Œuvre de secours aux enfants en France 1934-1991 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSE et CIRCEFT Paris 8, Conseil régional d’Ile-de-France, Oct 2012, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087281v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01087391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre jeunes et familles, l’AEMO à Espoir depuis les années 1970</w:t>
               </w:r>
@@ -4145,165 +4145,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Hameau-école de l'Ile-de-France (1945-1964) : République d'enfants modèle ou expérience déviante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium « Républiques, villages et communautés d’enfants : un idéal concerté de l’après Seconde Guerre mondiale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La République d'enfants à l'épreuve de la pédagogie curative : le Hameau-école de l'Ile-de-France (1945-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'AREF (Actualités de la recherche en éducation et formation) Symposium "Républiques, villages et communautés d'enfants : un idéal concerté de l'après Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AREF, Sep 2010, Genève, Suisse. https://plone.unige.ch/aref2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118130v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du moralisme communautaire à la dynamique des groupes. Les évolutions des pratiques éducatives dans les internats de rééducation de l’après-guerre</w:t>
               </w:r>
@@ -4597,51 +4597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le silence en héritage : Enquêter sur l’enfance de ses parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Yvorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de l’enfance « irrégulière »</w:t>
+              <w:t xml:space="preserve">L'irrégulière – Revue d'histoire de l'enfance [Anciennement : Revue d’histoire de l’enfance « irrégulière »]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4767,51 +4767,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des républiques d'enfants 1939-1955</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5067,51 +5067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les châteaux du social XIXe-XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Beauchesne-PUV, pp.362, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5142,51 +5142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Éducation et rééducation en situation coloniale (Maghreb XIXe-XXe siècles) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Thénault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.183, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5230,178 +5230,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enfants parmi les ruines de la Seconde guerre : jeux de contrastes et reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Gardet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ruines politiques, sous la direction de Albrecht Burkardt et Jérôme Grévy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'autorité en république d'enfants. Le Hameau-école de l'Ile-de-France à Longueil-Annel dans l'immédiat après Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autorité en éducation, figures, variations, recomposition. Sous la direction de Camille Roelens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Etienne, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129779v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04129787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires de formation dans une Europe à reconstruire : le Cours international de moniteurs pour homes d’enfants victimes de la guerre. Genève (1944-1951)</w:t>
               </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das Volk der Kinder/Kinderrepubliken und das Modell Trogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5706,51 +5706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éducateurs scolaires contre l'école 1956-1967</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refus et refusés d'école, sous la direction de Julien Cahon et Youenn Michel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.49-60, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child Victims, UNESCO and the Promotion of International Model of Children’s Communities after World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ombre et lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Direction des archives de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection de l'enfance, écrits protégés, écrits ignorés : les dossiers individuels de mineurs et de jeunes majeurs sous main de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, p. 119-129, 2010, Actes de colloques, 978-2-11-007371-6</w:t>
@@ -6327,256 +6327,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar FOREL (1891-1982). De la clinique privée au secours aux enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isaac Pougatch (1897-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Marcus (1911-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'internationale des Républiques d'enfants (1939-1955)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boussion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Gardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Ruchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE727AAB"/>
+    <w:nsid w:val="A002BEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7304,51 +7304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-boussion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304608v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boussion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129702v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117306v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202253046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NG8XN82B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jaccard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.223.0033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rief.049.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117349v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.hs10.0050" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2021.1952279" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.068.0119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129728v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129759v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Coffin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhei.3879" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.253.0049" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2013.872688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086051v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise T&#233;tard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vst.106.0013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01084962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etsoc.152.0143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086040v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129862v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129881v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129989v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129950v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129942v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087281v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087960v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01088146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118130v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087930v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087907v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087788v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01087754v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556301v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Yvorel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cheval" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanchard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ruchat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02571495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086954v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01086943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129787v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117425v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130048v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02999816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117358v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04137230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02965679v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130047v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140301v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140300v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02568606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7984.2020.e79142" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346562v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>