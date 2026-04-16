--- v1 (2026-03-24)
+++ v2 (2026-04-16)
@@ -527,602 +527,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t>
+                <w:t xml:space="preserve">Maximizing Regional Sensitivity Analysis indices to find sensitive model behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Aubry</w:t>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05135775v1</w:t>
+                <w:t xml:space="preserve">hal-03836513v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwang Soo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
+                <w:t xml:space="preserve">Shinwoo Hyun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Regional Sensitivity Analysis indices to find sensitive model behaviors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Loisel</w:t>
+                <w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrike Mielenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051424⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.110697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836513v3</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Wallach</w:t>
+                <w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meije Gawinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taru Palosuo</w:t>
+                <w:t xml:space="preserve">Cécile Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrike Mielenz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Thorburn</w:t>
+                <w:t xml:space="preserve">Jean-Charles Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, pp.110697. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 168, pp.127677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146323v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calibration protocol for soil-crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana-Maria Seserman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1173,90 +1173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal and extensive test of a calibration protocol for crop phenology models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrike Mielenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1301,753 +1301,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop specific inversion of PROSAIL to retrieve green area index (GAI) from several decametric satellites using a Bayesian framework</w:t>
+                <w:t xml:space="preserve">A trait‐based model ensemble approach to design rice plant types for future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwen Wang</w:t>
+                <w:t xml:space="preserve">Livia Paleari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wenjuan Li</w:t>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lloyd T Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113085⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28, pp.2689-2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763254v1</w:t>
+                <w:t xml:space="preserve">hal-03546145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trait‐based model ensemble approach to design rice plant types for future climate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating soil available water capacity within a Mediterranean vineyard watershed using satellite imagery and crop model inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lloyd T Wilson</w:t>
+                <w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshihiro Hasegawa</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16087⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 425, pp.116081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546145v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating soil available water capacity within a Mediterranean vineyard watershed using satellite imagery and crop model inversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t>
+                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116081⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744868v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 406, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689408v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Crop specific inversion of PROSAIL to retrieve green area index (GAI) from several decametric satellites using a Bayesian framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Lopez-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 406, </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 278, pp.113085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401773v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How well do crop modeling groups predict wheat phenology, given calibration data from the target population?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,77 +2228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model evaluation of phenology prediction for wheat in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Hochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,77 +2362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaos in calibrating crop models: lessons learned from a multi-model calibration exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Hochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,64 +2764,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Method to Estimate Soil Hydrodynamic and Hydraulic Roughness Parameters by Using Easily Measurable Data During Flood Irrigation Experiments and Inverse Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,723 +3130,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change effects on leaf rust of wheat: Implementing a coupled crop-disease model in a French regional application</w:t>
+                <w:t xml:space="preserve">Classifying multi-model wheat yield impact response surfaces showing sensitivity to temperature and precipitation change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+                <w:t xml:space="preserve">Nina Pirttioja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Timothy R. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604466v1</w:t>
+                <w:t xml:space="preserve">hal-01606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying multi-model wheat yield impact response surfaces showing sensitivity to temperature and precipitation change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change effects on leaf rust of wheat: Implementing a coupled crop-disease model in a French regional application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R. Carter</w:t>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606946v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation response surfaces for managing wheat under perturbed climate and CO2 in a Mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">R. Ferrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Micolau</w:t>
+                <w:t xml:space="preserve">A. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I.J. Lorite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512234v1</w:t>
+                <w:t xml:space="preserve">hal-01607319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of available water capacity components of two-layered soils using crop model inversion: Effect of crop type and water regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sreelash Krishnan Kutty</w:t>
+                <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sat-Kumar Tomer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.12.049⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.377-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595236v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation response surfaces for managing wheat under perturbed climate and CO2 in a Mediterranean environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of available water capacity components of two-layered soils using crop model inversion: Effect of crop type and water regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodríguez</w:t>
+                <w:t xml:space="preserve">Sreelash Krishnan Kutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.J. Lorite</w:t>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bindi</w:t>
+                <w:t xml:space="preserve">Sat-Kumar Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546, pp.166-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607319v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of variation among rice models in yield response to CO2 examined with Free-Air CO2 Enrichment and growth chamber experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshihiro Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyou Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,1180 +4051,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t>
+                <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Viennot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Antoine Baillieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372241v1</w:t>
+                <w:t xml:space="preserve">hal-03353088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t>
+                <w:t xml:space="preserve">A taxonomy-based approach to shed light on the babel of mathematical models for rice simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+                <w:t xml:space="preserve">Simone Bregaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Baillieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Myriam Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanzy</w:t>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.332-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353088v1</w:t>
+                <w:t xml:space="preserve">hal-02631623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A taxonomy-based approach to shed light on the babel of mathematical models for rice simulation</w:t>
+                <w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Confalonieri</w:t>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bregaglio</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Adam</w:t>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Ruget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Li</w:t>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.332-341. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631623v1</w:t>
+                <w:t xml:space="preserve">hal-01372241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
+                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
+                <w:t xml:space="preserve">Elsa Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Lafont</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633513v1</w:t>
+                <w:t xml:space="preserve">hal-01132243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Temperature and precipitation effects on wheat yield across a European transect: a crop model ensemble analysis using impact response surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pirttioja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.87-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01132243v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and precipitation effects on wheat yield across a European transect: a crop model ensemble analysis using impact response surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">Uncertainties in predicting rice yield by current crop models under a wide range of climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshihiro Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyo Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Boote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/cr01322⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.1328-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280649v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in predicting rice yield by current crop models under a wide range of climatic conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toshihiro Hasegawa</w:t>
+                <w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyo Yin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Boote</w:t>
+                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.1328-1341. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269087v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t>
+                <w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
+                <w:t xml:space="preserve">Sébastien Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Asseng</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ewert</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bassu</w:t>
+                <w:t xml:space="preserve">Eric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Durand</w:t>
+                <w:t xml:space="preserve">Sebastien Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245201v1</w:t>
+                <w:t xml:space="preserve">hal-02633513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,90 +5258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new integrated approach to assess the impacts of climate change on grapevine fungal diseases : the coupled MILA-STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,64 +5396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modeling of groundwater recharge in agricultural watersheds using a combination of crop model and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sreelash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (2), pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F9C79F"/>
+    <w:nsid w:val="FBB06D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7712,51 +7712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A01FDBF"/>
+    <w:nsid w:val="2167A033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7946,51 +7946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>