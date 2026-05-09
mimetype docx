--- v2 (2026-04-16)
+++ v3 (2026-05-09)
@@ -1569,295 +1569,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lagacherie</w:t>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Doussan</w:t>
+                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Bas</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 406, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689408v1</w:t>
+                <w:t xml:space="preserve">hal-03401773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subramanian Dharumarajan</w:t>
+                <w:t xml:space="preserve">Claude Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 406, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401773v1</w:t>
+                <w:t xml:space="preserve">hal-03689408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop specific inversion of PROSAIL to retrieve green area index (GAI) from several decametric satellites using a Bayesian framework</w:t>
               </w:r>
@@ -1971,412 +1971,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well do crop modeling groups predict wheat phenology, given calibration data from the target population?</w:t>
+                <w:t xml:space="preserve">Multi-model evaluation of phenology prediction for wheat in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
+                <w:t xml:space="preserve">Zvi Hochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senthold Asseng</w:t>
+                <w:t xml:space="preserve">Fety Andrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.126195. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298-299, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757247v1</w:t>
+                <w:t xml:space="preserve">hal-03119039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">How well do crop modeling groups predict wheat phenology, given calibration data from the target population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wallach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taru Palosuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lafolie</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.126195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2020.126195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203049v1</w:t>
+                <w:t xml:space="preserve">hal-03757247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model evaluation of phenology prediction for wheat in Australia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Thorburn</w:t>
+                <w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zvi Hochman</w:t>
+                <w:t xml:space="preserve">François Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fety Andrianasolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matieyendou Lamboni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 298-299, </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119039v1</w:t>
+                <w:t xml:space="preserve">hal-03203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaos in calibrating crop models: lessons learned from a multi-model calibration exercise</w:t>
               </w:r>
@@ -2401,64 +2401,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taru Palosuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thorburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zvi Hochman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145, </w:t>
@@ -2624,265 +2624,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of plant and canopy architectural traits using the D3P Digital Plant Phenotyping Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.19.00554⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627401v1</w:t>
+                <w:t xml:space="preserve">hal-02617653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Loisel</w:t>
+                <w:t xml:space="preserve">Estimation of plant and canopy architectural traits using the D3P Digital Plant Phenotyping Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (3), pp.881-890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.19.00554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617653v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of crop model ensemble size and composition for estimates of adaptation effects and agreement of recommendations</w:t>
               </w:r>
@@ -3130,680 +3130,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying multi-model wheat yield impact response surfaces showing sensitivity to temperature and precipitation change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation response surfaces for managing wheat under perturbed climate and CO2 in a Mediterranean environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ruiz-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Fronzek</w:t>
+                <w:t xml:space="preserve">R. Ferrise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Pirttioja</w:t>
+                <w:t xml:space="preserve">A. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R. Carter</w:t>
+                <w:t xml:space="preserve">I.J. Lorite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bindi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">M. Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.004⟩</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606946v1</w:t>
+                <w:t xml:space="preserve">hal-01607319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change effects on leaf rust of wheat: Implementing a coupled crop-disease model in a French regional application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Caubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Launay</w:t>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Ripoche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.004⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.377-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604466v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation response surfaces for managing wheat under perturbed climate and CO2 in a Mediterranean environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ruiz-Ramos</w:t>
+                <w:t xml:space="preserve">Estimation of available water capacity components of two-layered soils using crop model inversion: Effect of crop type and water regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelash Krishnan Kutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ferrise</w:t>
+                <w:t xml:space="preserve">M. Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rodríguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bindi</w:t>
+                <w:t xml:space="preserve">Sat-Kumar Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 546, pp.166-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607319v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classifying multi-model wheat yield impact response surfaces showing sensitivity to temperature and precipitation change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Fronzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Pirttioja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+                <w:t xml:space="preserve">Timothy R. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Micolau</w:t>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72, pp.377-394. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512234v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of available water capacity components of two-layered soils using crop model inversion: Effect of crop type and water regime</w:t>
+                <w:t xml:space="preserve">Climate change effects on leaf rust of wheat: Implementing a coupled crop-disease model in a French regional application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelash Krishnan Kutty</w:t>
+                <w:t xml:space="preserve">Julie Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sat-Kumar Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 546, pp.166-178. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.12.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595236v1</w:t>
+                <w:t xml:space="preserve">hal-01604466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causes of variation among rice models in yield response to CO2 examined with Free-Air CO2 Enrichment and growth chamber experiments</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viennot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4498,51 +4498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4605,103 +4605,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and precipitation effects on wheat yield across a European transect: a crop model ensemble analysis using impact response surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Pirttioja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy R. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Fronzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.87-105. </w:t>
@@ -5141,90 +5141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,90 +5258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new integrated approach to assess the impacts of climate change on grapevine fungal diseases : the coupled MILA-STICS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5396,64 +5396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modeling of groundwater recharge in agricultural watersheds using a combination of crop model and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sreelash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sk Tomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5761,260 +5761,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global sensitivity analysis measures the quality of parameter estimation: the case of soil parameters and a crop model</w:t>
+                <w:t xml:space="preserve">Soil properties estimation by inversion of a crop model and observations on crops improves the prediction of agro-environmental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Vincent Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (3), pp.310-319. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (2), pp.139-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658934v1</w:t>
+                <w:t xml:space="preserve">hal-02667041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil properties estimation by inversion of a crop model and observations on crops improves the prediction of agro-environmental variables</w:t>
+                <w:t xml:space="preserve">Global sensitivity analysis measures the quality of parameter estimation: the case of soil parameters and a crop model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert-Vincent Varella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N. Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (3), pp.310-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2010.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667041v1</w:t>
+                <w:t xml:space="preserve">hal-02658934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of maize canopy properties from remote sensing by inversion of 1-D and 4-D models</w:t>
               </w:r>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBB06D37"/>
+    <w:nsid w:val="657CD76F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7712,51 +7712,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2167A033"/>
+    <w:nsid w:val="FDE8E7E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7946,51 +7946,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>