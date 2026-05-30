--- v3 (2026-05-09)
+++ v4 (2026-05-30)
@@ -1,7509 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7458 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Buis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Calcul Scientifique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8676-5447</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253121485</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ndHIc1cAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-animateur de l'</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipe Projet STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SticsRPacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-leader du projet AgMIP Calibration</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NRT-GSF: A novel near-real-time ground-satellite fusion algorithm to retrieve daily green area index at field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleixandre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.115160. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.115160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictions of wheat phenotypic variability by integrating high-throughput phenotyping observations into a crop growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jezequel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8 (1), pp.100149. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphe.2025.100149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting crop variables and parameters for the calibration of a new cultivar in a crop model: A case study of winter wheat for STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meije Gawinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, pp.127677. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing Regional Sensitivity Analysis indices to find sensitive model behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/Int.J.UncertaintyQuantification.2024051424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836513v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the AgMIP calibration protocol for crop models; case study and new diagnostic tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinwoo Hyun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 168, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is there so much variability in crop multi-model studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike Mielenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 372, pp.110697. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calibration protocol for soil-crop models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana-Maria Seserman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 180, pp.106147. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2024.106147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal and extensive test of a calibration protocol for crop phenology models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrike Mielenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43 (4), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-023-00900-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop specific inversion of PROSAIL to retrieve green area index (GAI) from several decametric satellites using a Bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwen Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.113085. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trait‐based model ensemble approach to design rice plant types for future climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Paleari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yubin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd T Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28, pp.2689-2710. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating soil available water capacity within a Mediterranean vineyard watershed using satellite imagery and crop model inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116081. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the impact of using digital soil mapping products as input for spatializing a crop model: The case of drainage and maize yield simulated by STICS in the Berambadi catchment (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subramanian Dharumarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 406, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available water capacity from a multidisciplinary and multiscale viewpoint. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42 (3), pp.46. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-022-00774-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model evaluation of phenology prediction for wheat in Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Hochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298-299, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well do crop modeling groups predict wheat phenology, given calibration data from the target population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senthold Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 124, pp.126195. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-based GSA: Global sensitivity analysis of models with temporal or spatial outputs using clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lafolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matieyendou Lamboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 140, pp.105046. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chaos in calibrating crop models: lessons learned from a multi-model calibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Thorburn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zvi Hochman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2021.105206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of crop disease response to climate change signal under modeling uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zurfluh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.102733. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2019.102733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A filter-based approach for global sensitivity analysis of models with functional inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 187, pp.119-128. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2019.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of plant and canopy architectural traits using the D3P Digital Plant Phenotyping Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouyang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181 (3), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.19.00554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of crop model ensemble size and composition for estimates of adaptation effects and agreement of recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Palosuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fronzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 264, pp.351-362. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Method to Estimate Soil Hydrodynamic and Hydraulic Roughness Parameters by Using Easily Measurable Data During Flood Irrigation Experiments and Inverse Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alkassem Alosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10111581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation response surfaces for managing wheat under perturbed climate and CO2 in a Mediterranean environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz-Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Lorite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of global sensitivity analysis to assess the soil poroelastic parameter influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Micolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wave Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.377-394. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of available water capacity components of two-layered soils using crop model inversion: Effect of crop type and water regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreelash Krishnan Kutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 546, pp.166-178. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.12.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying multi-model wheat yield impact response surfaces showing sensitivity to temperature and precipitation change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fronzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Pirttioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change effects on leaf rust of wheat: Implementing a coupled crop-disease model in a French regional application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.53-66. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of variation among rice models in yield response to CO2 examined with Free-Air CO2 Enrichment and growth chamber experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyou Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-13582-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hectometric and decametric satellite observations to provide near real time decametric FAPAR product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 200, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.08.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a spatialized agronomic model in predicting yield and N leaching at the scale of the Seine-Normandie Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Viennot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (24), pp.23529-23558. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7478-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PRECOS framework: Measuring the impacts of the global changes on soils, water, agriculture on territories to better anticipate the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Trolard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Baillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.590-601. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A taxonomy-based approach to shed light on the babel of mathematical models for rice simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Confalonieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bregaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.332-341. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of land surface model simulations of evapotranspiration over a 12-year crop succession: impact of soil hydraulic and vegetation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19, pp.3109-3131. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-19-3109-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy, robustness and behavior of the STICS soil–crop model for plant, water and nitrogen outputs: Evaluation over a wide range of agro-environmental conditions in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Coucheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64, pp.177-190. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.11.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and precipitation effects on wheat yield across a European transect: a crop model ensemble analysis using impact response surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Pirttioja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy R. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Fronzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bindi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65, pp.87-105. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainties in predicting rice yield by current crop models under a wide range of climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshihiro Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyo Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (3), pp.1328-1341. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.12758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical analysis of three ensembles of crop model responses to temperature and CO2 concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Asseng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214-215, pp.483-493. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mesgouez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793526v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new integrated approach to assess the impacts of climate change on grapevine fungal diseases : the coupled MILA-STICS model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved modeling of groundwater recharge in agricultural watersheds using a combination of crop model and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bandyopadhyay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Indian Institute of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (2), pp.189-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of a two-horizon soil profile by combining crop canopy and surface soil moisture observations using GLUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sreelash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sk Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 456-457, pp.57-67. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis for choosing the main soil parameters of a crop model to be determined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert-Vincent Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (7), pp.949-961. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/as.2012.37116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil properties estimation by inversion of a crop model and observations on crops improves the prediction of agro-environmental variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert-Vincent Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Beaudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis measures the quality of parameter estimation: the case of soil parameters and a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert-Vincent Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (3), pp.310-319. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2009.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of maize canopy properties from remote sensing by inversion of 1-D and 4-D models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Casa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Lopez Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (4), pp.319-334. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-010-9162-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation: effect of agricultural land-use modifications on surface fluxes and microclimate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kpemlie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bsaibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILEAPS Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitemporal-patch ensemble inversion of coupled surface-atmosphere radiative transfer models for land surface characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (3), pp.851-861. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2007.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of the primal and dual formulations of variational data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Akkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 134 (633), pp.1015 - 1025. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of 3D-VAR and Kalman Filter Approaches for Neutronic State and Parameter Estimation in Nuclear Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Erhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 155 (3), pp.409-424. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13182/NSE07-A2673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALM: a computational framework for assembling high‐performance computing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Déclat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (2), pp.231 - 245. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS soil-crop model: A generic model to simulate the functioning of agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delandmeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Bancal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hoogenboom Gerrit (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current crop models: State-of-the-art and future developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Burleigh Dodds Science Publishing, pp.329-372, 2025, 978-1-80146-972-2. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2025.0155.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 16. Model capacity extension methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaudoin; Patrice Lecharpentier; Dominique Ripoche-Wachter; Loïc Strullu; Bruno Mary; Joël Léonard; Marie Launay; Eric Justes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stics Soil Crop Model. Conceptual framework, equations and uses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.383-404, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The STICS crop model and associated software for analysis, parameterization, and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne S. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods of introducing system models into agricultural research : Advances in agricultural systems modeling 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Agronomy, 454 p., 2011, 978-0891181804. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/advagricsystmodel2.c14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of soil properties using observations and the crop model STICS. Interest of global sensitivity analysis and impact on the prediction of agro-environmental variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert-Vincent Varella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Guerif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on geosciences and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2009, 978-953-307-005-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating canopy characteristics from remote sensing observations. Review of methods and associated problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in land remote sensing: system, modelling, inversion and application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9781402064494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7564,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="657CD76F"/>
+    <w:nsid w:val="85C2352B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7712,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FDE8E7E4"/>
+    <w:nsid w:val="CEC582C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7946,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-buis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8676-5447" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253121485" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ndHIc1cAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stics.paca.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SticsRPacks/SticsRPacks" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleixandre Verger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05520760v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Cai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Manceau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jezequel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphe.2025.100149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135775v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meije Gawinowski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Aubry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Deswarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127677" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836513v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Loisel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024051424" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Soo Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinwoo Hyun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorburn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127659" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Palosuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrike Mielenz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Maria Seserman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Thorburn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2024.106147" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00900-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez-Lozano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Paleari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Yang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd T Wilson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshihiro Hasegawa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16087" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alkassem Alosman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401773v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramanian Dharumarajan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115503" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689408v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00774-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zvi Hochman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108289" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757247v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203049v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matieyendou Lamboni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105046" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105206" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02885029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zurfluh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Bourgeois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.102733" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2019.01.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00554" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz-Ramos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Palosuo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Carter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fronzek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2018.09.018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622167v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ruy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10111581" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607319v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Lorite" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bindi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.01.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595236v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelash Krishnan Kutty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.12.049" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Fronzek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Pirttioja" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Carter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2017.08.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Caubel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629858v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyou Yin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13582-y" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608228v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lacaze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.08.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372241v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Beaudoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7478-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baillieux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.07.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631623v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Confalonieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bregaglio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.09.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garrigues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Calvet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-3109-2015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132243v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Coucheney" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.11.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B565SGV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01322" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyo Yin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12758" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Asseng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2015.09.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209123v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sreelash" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bandyopadhyay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk Tomer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guerif" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T20WJQPD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643142v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert-Vincent Varella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/as.2012.37116" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2010.04.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW78G75R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658934v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2009.09.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Casa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Lopez Lozano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascucci" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-010-9162-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kpemlie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadria" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bsaibes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391894v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hasco&#235;t" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2007.06.027" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZL0GMJWC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146758v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Akkraoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gauthier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pellerin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.257" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146759v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Massart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Erhard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gacon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE07-A2673" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05146761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D&#233;clat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.914" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519953v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delandmeter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2025.0155.11" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04457380v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;go" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1809/9782759236794/stics-soil-crop-model?affiliate_code=" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne S. Guillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varella" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/advagricsystmodel2.c14" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814843v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/12504318X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>