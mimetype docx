--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1387,408 +1387,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kritly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.106239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231174v1</w:t>
+                <w:t xml:space="preserve">hal-02949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Beuve</w:t>
+                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111745v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
+                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beuve</w:t>
+                <w:t xml:space="preserve">Steve Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kritly</w:t>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110, pp.106239. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949572v1</w:t>
+                <w:t xml:space="preserve">hal-03111745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie ultrasonore de demain : quand les échographes deviennent ultra-rapides</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,287 +1872,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of ex vivo human brain using ultrasound shear wave spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear wave velocity dispersion analysis in placenta using 2-D transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+                <w:t xml:space="preserve">Marie-Coline Dumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mitton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 84, pp.119-125. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (23), pp.234902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5024309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652774v1</w:t>
+                <w:t xml:space="preserve">hal-02002651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave velocity dispersion analysis in placenta using 2-D transient elastography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical characterization of ex vivo human brain using ultrasound shear wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Coline Dumoux</w:t>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Perrotin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (23), pp.234902. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5024309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002651v1</w:t>
+                <w:t xml:space="preserve">hal-01652774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of shear wave speed dispersion in the placenta by transient elastography: A preliminary ex vivo study</w:t>
               </w:r>
@@ -2164,64 +2164,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (4), pp.525-527. </w:t>
@@ -2389,51 +2389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety of elastography applied to the placenta: be careful with ultrasound radiation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2604,752 +2604,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du micro-endommagement dans le tissu osseux trabéculaire par une méthode d’acousto-élasticité dynamique</w:t>
+                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (11), pp.1113-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975517v1</w:t>
+                <w:t xml:space="preserve">hal-00824222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Détection du micro-endommagement dans le tissu osseux trabéculaire par une méthode d’acousto-élasticité dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Guerard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sophie Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp. 269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831771v1</w:t>
+                <w:t xml:space="preserve">hal-00975517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Chevalier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 225 (11), pp.1113-1117. </w:t>
+              <w:t xml:space="preserve">, 2011, 225 (3), pp.282-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824222v1</w:t>
+                <w:t xml:space="preserve">hal-00831771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Callé</w:t>
+                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501768v1</w:t>
+                <w:t xml:space="preserve">hal-00501767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional pseudospectral model for time reversal and nonlinear elastic wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.3220-3229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,77 +3383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of tissue displacement induced by a transient ultrasound radiation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,563 +3664,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison Between Single Layer and Several Configurations of Bilayer P(VDF-TrFE) Transducers in Pulse-Echo Measurements</w:t>
+                <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gregoire</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vander Meulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958503⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164880v1</w:t>
+                <w:t xml:space="preserve">hal-04976009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
+                <w:t xml:space="preserve">Performance Comparison Between Single Layer and Several Configurations of Bilayer P(VDF-TrFE) Transducers in Pulse-Echo Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Grégoire</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2022 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS54386.2022.9958503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976009v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
@@ -5197,321 +5197,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sweden. pp.521-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361500v1</w:t>
+                <w:t xml:space="preserve">hal-00360395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2956273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00360395v1</w:t>
+                <w:t xml:space="preserve">hal-00361500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D pseudospectral time domain simulations of elastic waves propagation in nonlinear hysteretic heterogeneous solids : application to time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5536,90 +5536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulations of nonlinearity based time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5653,90 +5653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PSTD simulations of NEWS-TR and TR-NEWS methods : application to nonclassical nonlinearity ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.585-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear time reversal acoustics for defect localization : numerical study of retrofocusing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Canada. pp.317-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5887,90 +5887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of nonlinear time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanaverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, PARIS, France</w:t>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6485,51 +6485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76DC94C8"/>
+    <w:nsid w:val="99FA7662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6716,51 +6716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>