--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1387,408 +1387,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949572v1</w:t>
+                <w:t xml:space="preserve">hal-03231174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Banquart</w:t>
+                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231174v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
+                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Beuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Callé</w:t>
+                <w:t xml:space="preserve">S. Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Khoury</w:t>
+                <w:t xml:space="preserve">L. Kritly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gilles Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.106239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111745v1</w:t>
+                <w:t xml:space="preserve">hal-02949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie ultrasonore de demain : quand les échographes deviennent ultra-rapides</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1872,629 +1872,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear wave velocity dispersion analysis in placenta using 2-D transient elastography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of shear wave speed dispersion in the placenta by transient elastography: A preliminary ex vivo study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
+                <w:t xml:space="preserve">Emmanuel G Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Coline Dumoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5024309⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002651v1</w:t>
+                <w:t xml:space="preserve">hal-01828776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical characterization of ex vivo human brain using ultrasound shear wave spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear wave velocity dispersion analysis in placenta using 2-D transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Marie-Coline Dumoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (23), pp.234902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5024309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652774v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of shear wave speed dispersion in the placenta by transient elastography: A preliminary ex vivo study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomechanical characterization of ex vivo human brain using ultrasound shear wave spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel G Simon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194309. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828776v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic elastography exploration of the foetal brain: A case of atypical choroid plexus papilloma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel G Simon</w:t>
+                <w:t xml:space="preserve">Safety of elastography applied to the placenta: be careful with ultrasound radiation force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01443615.2017.1281893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (9), pp.1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jog.13383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741059v1</w:t>
+                <w:t xml:space="preserve">hal-01740996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of elastography applied to the placenta: be careful with ultrasound radiation force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic elastography exploration of the foetal brain: A case of atypical choroid plexus papilloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diguisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel G. Simon</w:t>
+                <w:t xml:space="preserve">Emmanuel G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (9), pp.1509. </w:t>
+              <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (4), pp.525-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jog.13383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01443615.2017.1281893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised Properties of High Frequency Transducers Based on Curved Piezoelectric Thick Films Obtained by Pad Printing Process</w:t>
               </w:r>
@@ -2604,243 +2604,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
+                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Moreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevalier</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moreschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 225 (11), pp.1113-1117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 225 (3), pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824222v1</w:t>
+                <w:t xml:space="preserve">hal-00831771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du micro-endommagement dans le tissu osseux trabéculaire par une méthode d’acousto-élasticité dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (5), pp. 269-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2850,506 +2850,506 @@
                 <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 225 (3), pp.282-295. </w:t>
+              <w:t xml:space="preserve">, 2011, 225 (11), pp.1113-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831771v1</w:t>
+                <w:t xml:space="preserve">hal-00824222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501767v1</w:t>
+                <w:t xml:space="preserve">hal-00501768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Callé</w:t>
+                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00501768v1</w:t>
+                <w:t xml:space="preserve">hal-00501767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional pseudospectral model for time reversal and nonlinear elastic wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.3220-3229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,77 +3383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of tissue displacement induced by a transient ultrasound radiation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,295 +3664,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
               </w:r>
@@ -4584,260 +4584,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation d’une interface eau-air par la force de radiation acoustique en régime transitoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Haumesser</w:t>
+                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Grégroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848391v1</w:t>
+                <w:t xml:space="preserve">hal-03848330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison théorique des performances de transducteurs mono-élément haute fréquence (50MHz) en utilisant différentes techniques de focalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
+                <w:t xml:space="preserve">Déformation d’une interface eau-air par la force de radiation acoustique en régime transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Sisombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Haumesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848330v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Power Transmission Through Air/Skin Interface Using a 400kHz Focused Airborne Transducer Array</w:t>
               </w:r>
@@ -5197,546 +5197,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Goursolle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360395v1</w:t>
+                <w:t xml:space="preserve">hal-00361500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Goursolle</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sweden. pp.521-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361500v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D pseudospectral time domain simulations of elastic waves propagation in nonlinear hysteretic heterogeneous solids : application to time reversal imaging of damaged materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">3D simulations of nonlinearity based time reversal imaging of damaged materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1711_boumatar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00286340v1</w:t>
+                <w:t xml:space="preserve">hal-00362426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulations of nonlinearity based time reversal imaging of damaged materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">2D and 3D pseudospectral time domain simulations of elastic waves propagation in nonlinear hysteretic heterogeneous solids : application to time reversal imaging of damaged materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1711_boumatar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00362426v1</w:t>
+                <w:t xml:space="preserve">hal-00286340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PSTD simulations of NEWS-TR and TR-NEWS methods : application to nonclassical nonlinearity ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.585-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear time reversal acoustics for defect localization : numerical study of retrofocusing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Goursolle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Canada. pp.317-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5887,90 +5887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of nonlinear time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanaverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, PARIS, France</w:t>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6485,51 +6485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99FA7662"/>
+    <w:nsid w:val="B97F1764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6716,51 +6716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>