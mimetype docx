--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -483,364 +483,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
+                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+                <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Gette</w:t>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Levassort</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621910v1</w:t>
+                <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
+                <w:t xml:space="preserve">Intraoral Ultrasonography for the Exploration of Periodontal Tissues: A Technological Leap for Oral Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roche</w:t>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Certon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mickael Gette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (13), pp.1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics14131335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689286v1</w:t>
+                <w:t xml:space="preserve">hal-04621910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1387,408 +1387,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kritly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 110, pp.106239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231174v1</w:t>
+                <w:t xml:space="preserve">hal-02949572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Beuve</w:t>
+                <w:t xml:space="preserve">Piezoelectric P(VDF-TrFE) film inkjet printed on silicon for high-frequency ultrasound applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Banquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ossant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (19), pp.195107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0048444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111745v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse shear wave spectroscopy for soft tissue viscoelastic characterization</w:t>
+                <w:t xml:space="preserve">Natural shear wave imaging using vocal tract vibrations: Introducing vocal passive elastography (V-PE) to thyroid elasticity mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beuve</w:t>
+                <w:t xml:space="preserve">Steve Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Kritly</w:t>
+                <w:t xml:space="preserve">Elise Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Calle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 110, pp.106239. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.023702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2020.106239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0031169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949572v1</w:t>
+                <w:t xml:space="preserve">hal-03111745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie ultrasonore de demain : quand les échographes deviennent ultra-rapides</w:t>
               </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (5), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1891,77 +1891,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of shear wave speed dispersion in the placenta by transient elastography: A preliminary ex vivo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0194309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2047,51 +2047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Coline Dumoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (23), pp.234902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2138,90 +2138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical characterization of ex vivo human brain using ultrasound shear wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 84, pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2398,51 +2398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Obstetrics and Gynaecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (4), pp.525-527. </w:t>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (2), pp.75-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2604,752 +2604,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
+                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 225 (3), pp.282-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 225 (11), pp.1113-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831771v1</w:t>
+                <w:t xml:space="preserve">hal-00824222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du micro-endommagement dans le tissu osseux trabéculaire par une méthode d’acousto-élasticité dynamique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring trabecular bone microdamage using a dynamic acousto-elastic testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moreschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moreschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guerard</w:t>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Defontaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (5), pp. 269-273. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 225 (3), pp.282-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/09544119JEIM846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00975517v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young's modulus repeatability assessment using cycling compression loading on cancellous bone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Détection du micro-endommagement dans le tissu osseux trabéculaire par une méthode d’acousto-élasticité dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (5), pp. 269-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2011.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0954411911416858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00824222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Callé</w:t>
+                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Remenieras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00501768v1</w:t>
+                <w:t xml:space="preserve">hal-00501767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear acoustic measurements to assess crack density in trabecular bone</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marielle Defontaine</w:t>
+                <w:t xml:space="preserve">Nonlinear based Time Reversal acoustic applied to crack detection: Simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Goursolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.194. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2007.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00501767v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-dimensional pseudospectral model for time reversal and nonlinear elastic wave spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122, pp.3220-3229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3383,77 +3383,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of tissue displacement induced by a transient ultrasound radiation force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Remenieras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Hachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,295 +3664,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Composite Backing with High Acoustic Attenuation and Impedance for P(VDF-TrFE)-based Transducer</w:t>
               </w:r>
@@ -4085,51 +4085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison Between Single Layer and Several Configurations of Bilayer P(VDF-TrFE) Transducers in Pulse-Echo Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Toffessi Siewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,103 +4206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vander Meulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Lou-Moeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5197,321 +5197,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sweden. pp.521-524, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361500v1</w:t>
+                <w:t xml:space="preserve">hal-00360395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude dependence of the parametric interaction components inside the retrofocusing area with nonlinear time reversal acoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">3D numerical study for defect detection with nonlinear elastic wave spectroscopy and time reversal techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Nonlinear Acoustics, ISNA-18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second ASA-EAA Joint Conference, ACOUSTICS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2956273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00360395v1</w:t>
+                <w:t xml:space="preserve">hal-00361500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulations of nonlinearity based time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5545,90 +5545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D pseudospectral time domain simulations of elastic waves propagation in nonlinear hysteretic heterogeneous solids : application to time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5653,90 +5653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PSTD simulations of NEWS-TR and TR-NEWS methods : application to nonclassical nonlinearity ultrasonic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bou Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States. pp.585-588, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear time reversal acoustics for defect localization : numerical study of retrofocusing properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Canada. pp.317-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5887,90 +5887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of nonlinear time reversal imaging of damaged materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bou Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Goursolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vanaverbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6089,51 +6089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Plag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, PARIS, France</w:t>
@@ -6313,64 +6313,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Trarieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Moreschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Defontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6485,51 +6485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B97F1764"/>
+    <w:nsid w:val="47928A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6716,51 +6716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-calle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3649-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076304191" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Sisombat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jere Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axi Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16755-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Houhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laksana Saengdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud Gauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251850" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04621910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Delpierre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics14131335" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Toffessi Siewe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vander Meulen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;goire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104686" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04612429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Banquart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ossant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fritsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2023.3242073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207248v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Haumesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39464-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0112969" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beuve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kritly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Remenieras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106239" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231174v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048444" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111745v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Beuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Khoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gilles Simon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0031169" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.03.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perrotin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194309" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel G. Simon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Coline Dumoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024309" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.10.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01740996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jog.13383" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01741059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diguisto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Ternifi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01443615.2017.1281893" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814881v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Filoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lou-Moeller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000031" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824222v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moreschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Defontaine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411911416858" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831771v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09544119JEIM846" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975517v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guerard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.09.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C81DXQP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Goursolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. dos Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou Matar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Call&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2007.12.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1BV3N1X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799900" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247435v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Remenieras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Hachemi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Patat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2062527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363630v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976009v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306493" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164880v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gregoire" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS54386.2022.9958503" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boucaud-Gauchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05466604v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Ossant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gr&#233;groire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010561v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Dammak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03033796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ossant" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251529" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360395v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956273" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361500v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1711_boumatar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286340v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241166v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.92" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanaverbeke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523901v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Plag" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Trarieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>