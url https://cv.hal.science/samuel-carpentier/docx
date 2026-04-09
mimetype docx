--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -575,239 +575,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : C. Aschan-Leygonie, C. Cunty, P.-A. Davoine, Les systèmes d’information géographique. Principes, concepts et méthodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Manaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.5703⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03313304v1</w:t>
+                <w:t xml:space="preserve">halshs-02959124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de : C. Aschan-Leygonie, C. Cunty, P.-A. Davoine, Les systèmes d’information géographique. Principes, concepts et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.4093. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.5703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02959124v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03313304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche lexicométrique des opinions relatives aux modes de transport : application aux enquêtes ménages-déplacements de Marseille et Nice</w:t>
               </w:r>
@@ -4711,51 +4711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dörry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5606,532 +5606,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828458v1</w:t>
+                <w:t xml:space="preserve">hal-04764415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cottin</w:t>
+                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764415v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Buhler</w:t>
+                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461144v1</w:t>
+                <w:t xml:space="preserve">hal-04724001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Cottin</w:t>
+                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724001v1</w:t>
+                <w:t xml:space="preserve">hal-04828446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828446v1</w:t>
+                <w:t xml:space="preserve">hal-04828458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exception à la règle : Quel sens donner à l'événement devenu courant dans le cadre des &amp;quot;mobility biographies&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre et comprendre les changements de pratiques de mobilité quotidienne selon les événements des parcours de vie : une approche par panel avec l’enquête longitudinale PaNaMo (2018-2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,407 +7493,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Schiebel</w:t>
+                <w:t xml:space="preserve">Recomposer une représentativité socio-spatiale à partir d’enquêtes probabilistes sans échantillonnage préférentiel : le cas d’enquêtes ménage déplacement sur le littoral Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01154874v1</w:t>
+                <w:t xml:space="preserve">halshs-01154877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer une représentativité socio-spatiale à partir d’enquêtes probabilistes sans échantillonnage préférentiel : le cas d’enquêtes ménage déplacement sur le littoral Marseillais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Audard</w:t>
+                <w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Yu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01154877v1</w:t>
+                <w:t xml:space="preserve">halshs-01154874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reshaping socio-spatial representativeness from probabilistic survey data: a case study from Marseille</w:t>
+                <w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Spatial Data and Map Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurogeographics, Jan 2015, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Journées de l'Observatoire Homme-Millieux Littoral méditérranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132721v1</w:t>
+                <w:t xml:space="preserve">hal-01287210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t>
+                <w:t xml:space="preserve">Reshaping socio-spatial representativeness from probabilistic survey data: a case study from Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Observatoire Homme-Millieux Littoral méditérranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Spatial Data and Map Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurogeographics, Jan 2015, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287210v1</w:t>
+                <w:t xml:space="preserve">halshs-01132721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial constraints, residential mobility and modal shift: A Luxembourg trans-border case study</w:t>
               </w:r>
@@ -8590,653 +8590,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01133089v1</w:t>
+                <w:t xml:space="preserve">halshs-01132835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichem Omrani</w:t>
+                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th World Conference on Transport Research (WCTR). Session spéciale : 9e séminaire francophone de socio-économie des transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WCTRS, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132835v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Conference on Transport Research (WCTR). Session spéciale : 9e séminaire francophone de socio-économie des transports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WCTRS, Jul 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132837v1</w:t>
+                <w:t xml:space="preserve">halshs-01132703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie humaine et psychologie environnementale. Retour sur une pratique de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque de l’Association pour la Recherche en Psychologie Environnementale, « Recherche et Environnement : quelle place pour les sciences humaines et sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
+                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132703v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
+                <w:t xml:space="preserve">Mobilité résidentielle transfrontalière et recomposition des espaces de vie des actifs du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t>
+              <w:t xml:space="preserve">9e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132829v1</w:t>
+                <w:t xml:space="preserve">halshs-01132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité résidentielle transfrontalière et recomposition des espaces de vie des actifs du Luxembourg</w:t>
+                <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132816v1</w:t>
+                <w:t xml:space="preserve">halshs-01132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au Grand-Duché et habiter dans le Royaume. Un panorama des mobilités locales transfrontalières entre le Luxembourg et la Wallonie</w:t>
               </w:r>
@@ -9285,385 +9285,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations de la mobilité quotidienne : de la cohérence à la dissonance</w:t>
+                <w:t xml:space="preserve">Différenciation des représentations de la mobilité selon l’ancrage résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Transports, mobilités et approches de géographie sociale et culturelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8e colloque international MSFS « Mobilités, Identités, Altérités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF; UMR ESO, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132818v1</w:t>
+                <w:t xml:space="preserve">halshs-01132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on concilier optimisation des formes urbaines et satisfaction résidentielle ? L'exemple du Luxembourg</w:t>
+                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e biennale de Géographie - Géopoint 2008 - Optimisation de l'espace géographique et satisfactions sociétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire “Revisiting the urban and the rural : spatial representations and practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132708v1</w:t>
+                <w:t xml:space="preserve">halshs-01132826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des représentations de la mobilité selon l’ancrage résidentiel</w:t>
+                <w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international MSFS « Mobilités, Identités, Altérités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF; UMR ESO, Mar 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132824v1</w:t>
+                <w:t xml:space="preserve">halshs-01132821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t>
+                <w:t xml:space="preserve">Peut-on concilier optimisation des formes urbaines et satisfaction résidentielle ? L'exemple du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17e biennale de Géographie - Géopoint 2008 - Optimisation de l'espace géographique et satisfactions sociétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132821v1</w:t>
+                <w:t xml:space="preserve">halshs-01132708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
+                <w:t xml:space="preserve">Pratiques et représentations de la mobilité quotidienne : de la cohérence à la dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire “Revisiting the urban and the rural : spatial representations and practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque « Transports, mobilités et approches de géographie sociale et culturelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132826v1</w:t>
+                <w:t xml:space="preserve">halshs-01132818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identité spatiale à l'identité de déplacement</w:t>
               </w:r>
@@ -10328,51 +10328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08FD1B3"/>
+    <w:nsid w:val="4D516096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10559,51 +10559,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>