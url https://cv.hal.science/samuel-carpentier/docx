--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -225,3636 +225,3835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des trajectoires résidentielles objectivées et des trajectoires résidentielles perçues dans la construction des aspirations résidentielles : l’exemple des unités urbaines de Besançon et de Dijon</w:t>
+                <w:t xml:space="preserve">L’évènement de vie est-il synonyme de changement de mobilité quotidienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cottin</w:t>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160tn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418390v1</w:t>
+                <w:t xml:space="preserve">hal-05590159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparaison des trajectoires résidentielles objectivées et des trajectoires résidentielles perçues dans la construction des aspirations résidentielles : l’exemple des unités urbaines de Besançon et de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Matthey</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 99 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/160to⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572998v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in residential satisfaction after relocation: The effects of commuting. A case study of luxembourg cross-border workers</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.006⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741539v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Changes in residential satisfaction after relocation: The effects of commuting. A case study of luxembourg cross-border workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lord</w:t>
+                <w:t xml:space="preserve">Emma Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Manaugh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
+              <w:t xml:space="preserve">Case Studies on Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.1754-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02959124v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : C. Aschan-Leygonie, C. Cunty, P.-A. Davoine, Les systèmes d’information géographique. Principes, concepts et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.5703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03313304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche lexicométrique des opinions relatives aux modes de transport : application aux enquêtes ménages-déplacements de Marseille et Nice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Masse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kevin Manaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Acker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, 18p. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964424v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02959124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between Attitudes, Mode Choice, and Travel Satisfaction: A Cross-Border Long-Commute Case Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Thériault</w:t>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaâ Amarouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12219203⟩</w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02991442v1</w:t>
+                <w:t xml:space="preserve">hal-02974718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Approche lexicométrique des opinions relatives aux modes de transport : application aux enquêtes ménages-déplacements de Marseille et Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, 18p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974718v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Leslie Belton-Chevallier, Nicolas Oppenchaim, Stéphanie Vincent-Geslin, 2019, Manuel de sociologie des mobilités géographiques, Presses Universitaires François Rabelais, 151 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Links between Attitudes, Mode Choice, and Travel Satisfaction: A Cross-Border Long-Commute Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (21), pp.9203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12219203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02378231v1</w:t>
+                <w:t xml:space="preserve">halshs-02991442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts of beliefs and attitudes on mode choices. Lessons from a survey of Luxembourg cross-border commuters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de : Leslie Belton-Chevallier, Nicolas Oppenchaim, Stéphanie Vincent-Geslin, 2019, Manuel de sociologie des mobilités géographiques, Presses Universitaires François Rabelais, 151 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://journals.openedition.org/cybergeo/33506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01912734v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02378231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border residential mobility, life satisfaction and modal shift: A Luxembourg case study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling impacts of beliefs and attitudes on mode choices. Lessons from a survey of Luxembourg cross-border commuters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 104, pp.238-254. </w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.513 - 523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2017.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2018.10.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576807v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01912734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode choice with latent preference heterogeneity: a case study for employees of the EU institutions in Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Cross-border residential mobility, life satisfaction and modal shift: A Luxembourg case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Klein</w:t>
+                <w:t xml:space="preserve">Julien Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.441-463. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104, pp.238-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23249935.2015.1007175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2017.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01132437v1</w:t>
+                <w:t xml:space="preserve">hal-01576807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic, Social-cultural and Modal Usage Determinants of Activity Space: A Case Study of EU Institutions in Luxembourg and Strasbourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mode choice with latent preference heterogeneity: a case study for employees of the EU institutions in Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.096⟩</w:t>
+              <w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.441-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23249935.2015.1007175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01920010v1</w:t>
+                <w:t xml:space="preserve">halshs-01132437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geographic, Social-cultural and Modal Usage Determinants of Activity Space: A Case Study of EU Institutions in Luxembourg and Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Yu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.109 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073276v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2012 (3), pp.95-115</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 457-458, pp.78-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073289v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Border Local Mobility between Luxembourg and the Walloon Region: an Overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (2), pp.198-210</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2012 (3), pp.95-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132393v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movilidad local y periurbanización transfronteriza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontera Norte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (47), pp.63-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17428/rfn.v24i47.814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mobilité résidentielle transfrontalière entre le Luxembourg et ses régions voisines : un panorama</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Cross-Border Local Mobility between Luxembourg and the Walloon Region: an Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoregards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mobilités et développement transfrontalier, 2011 (4), pp.135-152</w:t>
+              <w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2), pp.198-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132402v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La mobilité résidentielle transfrontalière entre le Luxembourg et ses régions voisines : un panorama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoregards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mobilités et développement transfrontalier, 2011 (4), pp.135-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132387v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mobilité résidentielle à la recomposition des espaces de la vie quotidienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rts.102.61-72⟩</w:t>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Revisiting Urbanity and Rurality, Hors série (3), pp.10.4000/articulo.1548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01075755v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la mobilité résidentielle à la recomposition des espaces de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (102), pp. 61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.102.61-72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une analyse exploratoire des liens entre mobilité quotidienne et ancrage résidentiel. Vers une approche écologique de la mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, http://articulo.revues.org/619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/articulo.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01075748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements résidentiels et dynamiques de peuplement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Représentations des modes de transport et choix modal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t>
+              <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques du peuplement mondial. Comment la population habite le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste, pp.135-158, 2025, 9781789481822</w:t>
+              <w:t xml:space="preserve">L’individu mobile. Vie quotidienne, temps long et subjectivités mobiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, pp.161-182, 2026, 9781789482270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104741v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal choice and representations of transport modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mouvements résidentiels et dynamiques de peuplement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Buhler. </w:t>
+              <w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The mobile individual: mobile life, longer‐term approaches and subjectivities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste; Wiley, pp.143-165, 2025, 9781789452273</w:t>
+              <w:t xml:space="preserve">Dynamiques du peuplement mondial. Comment la population habite le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste, pp.135-158, 2025, 9781789481822</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407564v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Mobility and Settlement Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modal choice and representations of transport modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t>
+              <w:t xml:space="preserve">Thomas Buhler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Settlement Dynamics: How People Inhabit the World</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The mobile individual: mobile life, longer‐term approaches and subjectivities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste; Wiley, pp.143-165, 2025, 9781789452273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809610v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Trajectories and Ways of Living: An Overview of France and Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Residential Mobility and Settlement Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Vincent Kaufmann; Guillaume Drevon. </w:t>
+              <w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility and Geographical Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781394229024.ch6⟩</w:t>
+              <w:t xml:space="preserve">Global Settlement Dynamics: How People Inhabit the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.137-160, 2024, 9781789451825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394340590.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573030v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires résidentielles et modes d’habiter : un panorama en France et en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Residential Trajectories and Ways of Living: An Overview of France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaume Drevon; Vincent Kaufmann. </w:t>
+              <w:t xml:space="preserve">Vincent Kaufmann; Guillaume Drevon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Échelles spatiales et temporelles de la mobilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobility and Geographical Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.107-131, 2023, 978-1-394-22902-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394229024.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656988v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité spatiale des comportements modaux : quel est l’intérêt de la GWR (Geographicaly Weighted Regression) pour construire des actions publiques ciblées ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trajectoires résidentielles et modes d’habiter : un panorama en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t>
+              <w:t xml:space="preserve">Guillaume Drevon; Vincent Kaufmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
+              <w:t xml:space="preserve">Échelles spatiales et temporelles de la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-79, 2020, 978-2-37180-423-4</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-139, 2022, 9781789480641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02524224v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure des mobilités locales et reconfiguration des espaces de vie transfrontaliers luxembourgeois</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La variabilité spatiale des comportements modaux : quel est l’intérêt de la GWR (Geographicaly Weighted Regression) pour construire des actions publiques ciblées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Rachid Belkacem; Isabelle Pigeron-Piroth. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail frontalier au sein de la Grande Région Saar-Lor-Lux : Pratiques, enjeux et perspectives</w:t>
+              <w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.313-332, 2012, 2814301373</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CEREMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-79, 2020, 978-2-37180-423-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132463v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02524224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Mobility and Cross-border Peri-urbanisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Structure des mobilités locales et reconfiguration des espaces de vie transfrontaliers luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Christophe Sohn. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rachid Belkacem; Isabelle Pigeron-Piroth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luxembourg: an emerging cross-border metropolitan region</w:t>
+              <w:t xml:space="preserve">Le travail frontalier au sein de la Grande Région Saar-Lor-Lux : Pratiques, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-159, 2012, 978-90-5201-798-3</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUN - Éditions Universitaires de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-332, 2012, 2814301373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132467v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller simple ou retour au Luxembourg ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Local Mobility and Cross-border Peri-urbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">S. Carpentier (Dir.). </w:t>
+              <w:t xml:space="preserve">Christophe Sohn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mobilité transfrontalière entre le Luxembourg et ses régions voisines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saint-Paul, pp.111-130, 2011, Forum Europa n° 6</w:t>
+              <w:t xml:space="preserve">Luxembourg: an emerging cross-border metropolitan region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PIE Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-159, 2012, 978-90-5201-798-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00628865v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales des modes de transport et identité d’habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Depeau; Thierry Ramadier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer pour se situer. Places en jeu, enjeux de classes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-185, 2011, 978-2-7535-1713-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cohésion territoriale à l’épreuve de la métropolisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Aller simple ou retour au Luxembourg ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Bousch; Tobias Chilla; Philippe Gerber; Olivier Klein; Christian Schulz; Christophe Sohn; Dorothea Wiktorin. </w:t>
+              <w:t xml:space="preserve">S. Carpentier (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Der Luxemburg Atlas – Atlas du Luxembourg</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.186-187, 2009, 978-3-89705-692-3</w:t>
+              <w:t xml:space="preserve">La mobilité transfrontalière entre le Luxembourg et ses régions voisines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Paul, pp.111-130, 2011, Forum Europa n° 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132478v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00628865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Sweet Home. Les préférences résidentielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La cohésion territoriale à l’épreuve de la métropolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Bousch; Tobias Chilla; Philippe Gerber; Olivier Klein; Christian Schulz; Christophe Sohn; Dorothea Wiktorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Luxemburg Atlas – Atlas du Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emons Verlarg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.176-177, 2009, 978-3-89705-692-3</w:t>
+              <w:t xml:space="preserve">, pp.186-187, 2009, 978-3-89705-692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132480v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations des modes de transport et de l’habitat : entre cohérence et dissonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Home Sweet Home. Les préférences résidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Fumey; Jean Varlet; Pierre Zembri. </w:t>
+              <w:t xml:space="preserve">Patrick Bousch; Tobias Chilla; Philippe Gerber; Olivier Klein; Christian Schulz; Christophe Sohn; Dorothea Wiktorin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t>
+              <w:t xml:space="preserve">Der Luxemburg Atlas – Atlas du Luxembourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.65-77, 2009, 9782729852948</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emons Verlarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.176-177, 2009, 978-3-89705-692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132477v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espace social, cognitif et géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grandjean P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction identitaire et espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.75-94, 2009, collection « Géographie et Cultures »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00561378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations des modes de transport et de l’habitat : entre cohérence et dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Fumey; Jean Varlet; Pierre Zembri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.65-77, 2009, 9782729852948</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche comportementale de l'espace géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université d'Avignon et des Pays de Vaucluse, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01659674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3864,100 +4063,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et ancrage résidentiel. Différenciation des pratiques spatiales et des représentations sociales selon la structure urbaine. L'exemple du Luxembourg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00357148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3967,470 +4166,470 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire des MOBIlités de loisir sur le LITTOral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2015, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilities and long term location choices in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Toint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] GRT, FUNDP Namur; GéDAP, UCL, Louvain; CEPS/INSTEAD, Luxembourg. 2011, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles mobilités au Luxembourg et dans son espace transfrontalier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Eggerickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEPS/INSTEAD. 2008, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4440,1060 +4639,1060 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles attitudes et satisfaction envers les moyens de transport ? Le cas des frontaliers travaillant au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travailleurs frontaliers au Luxembourg et en Suisse : Emploi, Quotidien et Perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.85-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-2824-db4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02146518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Big Data à la place des enquêtes ? Enjeux scientifiques et éthiques pour l’étude des mobilités quotidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01296345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating the heavy seas of online publishing: Reflections on ten years editorship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Dörry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Matthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Nelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01159040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle d'accessibilité par recoupement de données multi-sources. Application aux communes de Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Omrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité locale et périurbanisation transfrontalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des actifs résidents devenus frontaliers. Analyse d’un phénomène émergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Licheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, http://www.ceps.lu/?type=module&amp;id=104&amp;tmp=2715</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences et satisfaction résidentielle des habitants du Luxembourg – Un aperçu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, http://www.ceps.lu/?type=module&amp;id=104&amp;tmp=2949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements domicile-travail : en voiture, en train ou à pied ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidienne et résidentielle au Luxembourg : un aperçu à travers l’outil MobilluxWeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Després</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.241 + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration urbaine et typologie des communes luxembourgeoises pour l’étude de la mobilité quotidienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5503,4377 +5702,4377 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travel time potential: towards better consideration of travel time use as a motivation for sustainable modal choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Grandvillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix septièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+                <w:t xml:space="preserve">De l'exception à la règle : Quel sens donner à l'événement devenu courant dans le cadre des &amp;quot;mobility biographies&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cottin</w:t>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764415v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461144v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+                <w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cottin</w:t>
+                <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724001v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828446v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828458v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'exception à la règle : Quel sens donner à l'événement devenu courant dans le cadre des &amp;quot;mobility biographies&amp;quot; ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764597v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre et comprendre les changements de pratiques de mobilité quotidienne selon les événements des parcours de vie : une approche par panel avec l’enquête longitudinale PaNaMo (2018-2024).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia-Pearl Aveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité d’habitation et fréquentation des espaces verts urbains : une approche par comportements auto-rapportés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des aménité vertes dans les préférences résidentielles : une approche par photo-questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes de vie et différenciation des préférences résidentielles : une approche par photo-questionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques de l'ARPEnv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), May 2022, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Foster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t>
+                <w:t xml:space="preserve">Modélisation de l'attractivité des littoraux pour les déplacements de loisir, application à Marseille et Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaâ Amarouch</w:t>
+                <w:t xml:space="preserve">Florian Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02528166v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'attractivité des littoraux pour les déplacements de loisir, application à Marseille et Nice</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaâ Amarouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisette Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442434v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02528166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des modes de transport : une question d'âge ? Approche par l’analyse textuelle des opinions sur l’usage des modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFTM 2018 : 1ères Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes et représentations des moyens de transport des frontaliers travaillant au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire « Les travailleurs frontaliers en Suisse et au Luxembourg. Emploi – Quotidien – Perceptions »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géostatistique de la répartition des équipements de loisir sur les littoraux marseillais et niçois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier-Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ThéMa, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01920446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de la mobilité quotidienne : quand les Big Data veulent remplacer les enquêtes mobilité</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Intention and utility: integrating models of daily mobility behaviours? The Luxembourg cross-border case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Thériault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque national de démographie : Mobilités spatiales et populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CUDEP, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471118v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intention and utility: integrating models of daily mobility behaviours? The Luxembourg cross-border case study.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">L’analyse de la mobilité quotidienne : quand les Big Data veulent remplacer les enquêtes mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Doignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Mobility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">XVIIème colloque national de démographie : Mobilités spatiales et populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CUDEP, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01920436v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recomposer une représentativité socio-spatiale à partir d’enquêtes probabilistes sans échantillonnage préférentiel : le cas d’enquêtes ménage déplacement sur le littoral Marseillais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Audard</w:t>
+                <w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tai-Yu Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01154877v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Recomposer une représentativité socio-spatiale à partir d’enquêtes probabilistes sans échantillonnage préférentiel : le cas d’enquêtes ménage déplacement sur le littoral Marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01154874v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01154877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Observatoire Homme-Millieux Littoral méditérranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping socio-spatial representativeness from probabilistic survey data: a case study from Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Spatial Data and Map Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurogeographics, Jan 2015, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial constraints, residential mobility and modal shift: A Luxembourg trans-border case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Interuniversity Association of Transport Researchers, Transport Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Urban Planning Group, May 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix modal et contrôle de l’hétérogénéité par classes latentes : le cas des employés des Institutions Européennes au Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tai-Yu Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « big data » sont-elles l'avenir de la géographie [théorique et quantitative] ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Biennale de géographie d’Avignon - Géopoint 2014 - « Controverses et géographies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2014, Avignon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel vécu quotidien du déplacement domicile-travail ? L’exemple des frontaliers du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Mobilités sans incertitude ? Incertitude des mobilités ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie); UMR IDEES, Sep 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48e colloque de l’Association de Science Régionale De Langue Française, « Migrations et Territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF; Université des Antilles et de la Guyane, Jul 2011, Schoelcher, Martinique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'accessibilité en transport en commun transfrontalier vers le Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l’Association de Science Régionale De Langue Française, « Industrie, villes et régions dans une économie mondialisée »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA; ASRDLF, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison méthodologique de modèles neuronaux et multinomiaux : application au partage modal des actifs du Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Charif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ThéMA, Mar 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132835v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Conference on Transport Research (WCTR). Session spéciale : 9e séminaire francophone de socio-économie des transports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WCTRS, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01132703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie humaine et psychologie environnementale. Retour sur une pratique de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Colloque de l’Association pour la Recherche en Psychologie Environnementale, « Recherche et Environnement : quelle place pour les sciences humaines et sociales ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Vandenbulcke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01133089v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité résidentielle transfrontalière et recomposition des espaces de vie des actifs du Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR ThéMA, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132816v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mobilité résidentielle transfrontalière et recomposition des espaces de vie des actifs du Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t>
+              <w:t xml:space="preserve">9e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ThéMA, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132829v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler au Grand-Duché et habiter dans le Royaume. Un panorama des mobilités locales transfrontalières entre le Luxembourg et la Wallonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium “Border-crossing mobility”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benelux Interuniversity Association of Transport Economists (BIVEC/GIBET), Nov 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des représentations de la mobilité selon l’ancrage résidentiel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pratiques et représentations de la mobilité quotidienne : de la cohérence à la dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international MSFS « Mobilités, Identités, Altérités »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AISLF; UMR ESO, Mar 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Transports, mobilités et approches de géographie sociale et culturelle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132824v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Peut-on concilier optimisation des formes urbaines et satisfaction résidentielle ? L'exemple du Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire “Revisiting the urban and the rural : spatial representations and practices”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">17e biennale de Géographie - Géopoint 2008 - Optimisation de l'espace géographique et satisfactions sociétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132826v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire “Revisiting the urban and the rural : spatial representations and practices”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132821v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on concilier optimisation des formes urbaines et satisfaction résidentielle ? L'exemple du Luxembourg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e biennale de Géographie - Géopoint 2008 - Optimisation de l'espace géographique et satisfactions sociétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132708v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations de la mobilité quotidienne : de la cohérence à la dissonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Différenciation des représentations de la mobilité selon l’ancrage résidentiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Transports, mobilités et approches de géographie sociale et culturelle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8e colloque international MSFS « Mobilités, Identités, Altérités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF; UMR ESO, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132818v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identité spatiale à l'identité de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00564323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espaces social, cognitif et géographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ramadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Depeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international " Espace et identité "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00259191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9883,384 +10082,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Impacts of Beliefs and Attitudes on Mode Choices: Lessons From a Survey of Luxembourg's Cross-border Commuters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Thériault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Transport Survey Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La place de la Chine dans le monde Les anamorphoses au secours de la cartographie de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Journées de la Société d'Écologie Humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marseille, France. </w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France. , M@ppemonde, 113 (1), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132736v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la Chine dans le monde Les anamorphoses au secours de la cartographie de la population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Oliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France. , M@ppemonde, 113 (1), 2014</w:t>
+              <w:t xml:space="preserve">26e Journées de la Société d'Écologie Humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01132483v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01132736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires de mobilité et représentations sociales : vers un espace psychosocial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Saint-Dié des Vosges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01133094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10328,51 +10527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D516096"/>
+    <w:nsid w:val="6FB27D0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10559,51 +10758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160to" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>