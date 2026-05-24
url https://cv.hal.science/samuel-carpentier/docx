--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,10472 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10420 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Carpentier-Postel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de géographie, Université Marie et Louis Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9381-9709</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122122623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8150156677169033770005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=rOp6vl4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357305254</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-9154-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des trajectoires résidentielles objectivées et des trajectoires résidentielles perçues dans la construction des aspirations résidentielles : l’exemple des unités urbaines de Besançon et de Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 99 (3-4), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160to⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évènement de vie est-il synonyme de changement de mobilité quotidienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mobilités spatiales et biographies. Evénements, trajectoires, apprentissages et socialisations, 99 (3-4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160tn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue &amp;quot;Urban Discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Matthey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.5596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in residential satisfaction after relocation: The effects of commuting. A case study of luxembourg cross-border workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies on Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.1754-1766. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cstp.2022.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : C. Aschan-Leygonie, C. Cunty, P.-A. Davoine, Les systèmes d’information géographique. Principes, concepts et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.5703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03313304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Sustainability Issues of Micro and Macro-Scale Changes in Daily and Residential Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Manaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique van Acker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.4093. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13084093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02959124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche lexicométrique des opinions relatives aux modes de transport : application aux enquêtes ménages-déplacements de Marseille et Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, 18p. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25578/RTS_ISSN1951-6614_2020-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between Attitudes, Mode Choice, and Travel Satisfaction: A Cross-Border Long-Commute Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (21), pp.9203. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12219203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire. Application géomatique en Région Provence-Alpes-Côte d'Azur (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Leslie Belton-Chevallier, Nicolas Oppenchaim, Stéphanie Vincent-Geslin, 2019, Manuel de sociologie des mobilités géographiques, Presses Universitaires François Rabelais, 151 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://journals.openedition.org/cybergeo/33506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02378231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impacts of beliefs and attitudes on mode choices. Lessons from a survey of Luxembourg cross-border commuters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32, pp.513 - 523. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2018.10.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01912734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border residential mobility, life satisfaction and modal shift: A Luxembourg case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 104, pp.238-254. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tra.2017.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode choice with latent preference heterogeneity: a case study for employees of the EU institutions in Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportmetrica A: Transport Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.441-463. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23249935.2015.1007175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic, Social-cultural and Modal Usage Determinants of Activity Space: A Case Study of EU Institutions in Luxembourg and Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.109 - 118. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2014.10.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les espaces de la vie quotidienne d'individus actifs du Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 457-458, pp.78-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2012 (3), pp.95-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movilidad local y periurbanización transfronteriza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontera Norte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (47), pp.63-88. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17428/rfn.v24i47.814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Border Local Mobility between Luxembourg and the Walloon Region: an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Transport and Infrastructure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (2), pp.198-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité résidentielle transfrontalière entre le Luxembourg et ses régions voisines : un panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoregards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Mobilités et développement transfrontalier, 2011 (4), pp.135-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Revisiting Urbanity and Rurality, Hors série (3), pp.10.4000/articulo.1548. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mobilité résidentielle à la recomposition des espaces de la vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (102), pp. 61-72. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rts.102.61-72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse exploratoire des liens entre mobilité quotidienne et ancrage résidentiel. Vers une approche écologique de la mobilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, http://articulo.revues.org/619. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01075748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations des modes de transport et choix modal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Buhler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’individu mobile. Vie quotidienne, temps long et subjectivités mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste-Wiley, pp.161-182, 2026, 9781789482270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouvements résidentiels et dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques du peuplement mondial. Comment la population habite le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste, pp.135-158, 2025, 9781789481822</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal choice and representations of transport modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Buhler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The mobile individual: mobile life, longer‐term approaches and subjectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iste; Wiley, pp.143-165, 2025, 9781789452273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Mobility and Settlement Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yoann Doignon; Sébastien Oliveau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Settlement Dynamics: How People Inhabit the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.137-160, 2024, 9781789451825. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394340590.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Trajectories and Ways of Living: An Overview of France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Kaufmann; Guillaume Drevon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Geographical Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, pp.107-131, 2023, 978-1-394-22902-4. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394229024.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et modes d’habiter : un panorama en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Drevon; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échelles spatiales et temporelles de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Groupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-139, 2022, 9781789480641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité spatiale des comportements modaux : quel est l’intérêt de la GWR (Geographicaly Weighted Regression) pour construire des actions publiques ciblées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Meissonnier; Stéphanie Vincent; Mathieu Rabaud; Vincent Kaufmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEREMA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-79, 2020, 978-2-37180-423-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02524224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des mobilités locales et reconfiguration des espaces de vie transfrontaliers luxembourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachid Belkacem; Isabelle Pigeron-Piroth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail frontalier au sein de la Grande Région Saar-Lor-Lux : Pratiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions Universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.313-332, 2012, 2814301373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Mobility and Cross-border Peri-urbanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Sohn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxembourg: an emerging cross-border metropolitan region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIE Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-159, 2012, 978-90-5201-798-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales des modes de transport et identité d’habitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Depeau; Thierry Ramadier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer pour se situer. Places en jeu, enjeux de classes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-185, 2011, 978-2-7535-1713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller simple ou retour au Luxembourg ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Carpentier (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mobilité transfrontalière entre le Luxembourg et ses régions voisines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saint-Paul, pp.111-130, 2011, Forum Europa n° 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00628865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohésion territoriale à l’épreuve de la métropolisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bousch; Tobias Chilla; Philippe Gerber; Olivier Klein; Christian Schulz; Christophe Sohn; Dorothea Wiktorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Luxemburg Atlas – Atlas du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emons Verlarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.186-187, 2009, 978-3-89705-692-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home Sweet Home. Les préférences résidentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bousch; Tobias Chilla; Philippe Gerber; Olivier Klein; Christian Schulz; Christophe Sohn; Dorothea Wiktorin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Luxemburg Atlas – Atlas du Luxembourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emons Verlarg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-177, 2009, 978-3-89705-692-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations des modes de transport et de l’habitat : entre cohérence et dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Fumey; Jean Varlet; Pierre Zembri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2009, 9782729852948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espace social, cognitif et géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandjean P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction identitaire et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.75-94, 2009, collection « Géographie et Cultures »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00561378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche comportementale de l'espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université d'Avignon et des Pays de Vaucluse, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01659674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité quotidienne et ancrage résidentiel. Différenciation des pratiques spatiales et des représentations sociales selon la structure urbaine. L'exemple du Luxembourg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Louis Pasteur - Strasbourg I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00357148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et analyse spatiales des pratiques de mobilité partagée et de transport flexible en région PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marcon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Région Provence-Alpes-Côte d'Azur. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire des MOBIlités de loisir sur le LITTOral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OHM Littoral Méditerranéen, Labex DRIIHM, CNRS. 2015, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilities and long term location choices in Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Toint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Eggerickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] GRT, FUNDP Namur; GéDAP, UCL, Louvain; CEPS/INSTEAD, Luxembourg. 2011, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles mobilités au Luxembourg et dans son espace transfrontalier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Eggerickx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEPS/INSTEAD. 2008, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles attitudes et satisfaction envers les moyens de transport ? Le cas des frontaliers travaillant au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs frontaliers au Luxembourg et en Suisse : Emploi, Quotidien et Perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.85-99. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25353/ubtr-xxxx-2824-db4c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02146518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Big Data à la place des enquêtes ? Enjeux scientifiques et éthiques pour l’étude des mobilités quotidiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01296345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the heavy seas of online publishing: Reflections on ten years editorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Dörry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Matthey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jen Nelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle d'accessibilité par recoupement de données multi-sources. Application aux communes de Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Omrani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité locale et périurbanisation transfrontalière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des actifs résidents devenus frontaliers. Analyse d’un phénomène émergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Licheron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, http://www.ceps.lu/?type=module&amp;id=104&amp;tmp=2715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférences et satisfaction résidentielle des habitants du Luxembourg – Un aperçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, http://www.ceps.lu/?type=module&amp;id=104&amp;tmp=2949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déplacements domicile-travail : en voiture, en train ou à pied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités quotidienne et résidentielle au Luxembourg : un aperçu à travers l’outil MobilluxWeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pigeron-Piroth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités quotidiennes : Représentation et pratiques. Vers l'identité de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Després</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.241 + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration urbaine et typologie des communes luxembourgeoises pour l’étude de la mobilité quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel time potential: towards better consideration of travel time use as a motivation for sustainable modal choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Grandvillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix septièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2026, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life event = change in mobility behaviour ? Understanding the link between life course events and new mobility practices by using longitudinal panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Geographical Union (IGU); Geographical society of Ireland (GSI), Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évènement de vie, moteur d’un changement de mobilité ? Une approche par panel avec l’enquête longitudinale PaNaMo pour comprendre le lien entre événement du parcours de vie et nouvelles pratiques de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the event really stimulate behavioral change ? Recontextualize and redefine the events of constantly evolving life courses to better understand their impact on daily travel practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss mobility conference - 7th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL, Sep 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres francophones transport mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des trajectoires aux identités résidentielles, des relations pas si linéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'exception à la règle : Quel sens donner à l'événement devenu courant dans le cadre des &amp;quot;mobility biographies&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre et comprendre les changements de pratiques de mobilité quotidienne selon les événements des parcours de vie : une approche par panel avec l’enquête longitudinale PaNaMo (2018-2024).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia-Pearl Aveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité d’habitation et fréquentation des espaces verts urbains : une approche par comportements auto-rapportés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LISER, Jun 2022, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des aménité vertes dans les préférences résidentielles : une approche par photo-questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzièmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Feb 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et différenciation des préférences résidentielles : une approche par photo-questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Youssoufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'ARPEnv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), May 2022, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des représentations environnementales dans la population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Foster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation prospective des flux journaliers de navetteurs à l'aide de modèles gravitaires : analyse de sensibilité dans un contexte de données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Territoire(s) et numérique : innovations, mutations et décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer des flux de navetteurs avec un modèle gravitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safaâ Amarouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisette Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019 : Spatial Analysis and Geomatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02528166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'attractivité des littoraux pour les déplacements de loisir, application à Marseille et Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Francophones Transport Mobilité (RFTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations des modes de transport : une question d'âge ? Approche par l’analyse textuelle des opinions sur l’usage des modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFTM 2018 : 1ères Rencontres Francophones Transport Mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations des moyens de transport des frontaliers travaillant au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire « Les travailleurs frontaliers en Suisse et au Luxembourg. Emploi – Quotidien – Perceptions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Luxembourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse géostatistique de la répartition des équipements de loisir sur les littoraux marseillais et niçois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier-Postel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ThéMa, May 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention and utility: integrating models of daily mobility behaviours? The Luxembourg cross-border case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Mobility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01920436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse de la mobilité quotidienne : quand les Big Data veulent remplacer les enquêtes mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Doignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème colloque national de démographie : Mobilités spatiales et populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CUDEP, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes spatiales, mobilité résidentielle et changement modal : le cas transfrontalier luxembourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recomposer une représentativité socio-spatiale à partir d’enquêtes probabilistes sans échantillonnage préférentiel : le cas d’enquêtes ménage déplacement sur le littoral Marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshaping socio-spatial representativeness from probabilistic survey data: a case study from Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spatial Data and Map Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurogeographics, Jan 2015, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Observatoire Homme-Millieux Littoral méditérranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial constraints, residential mobility and modal shift: A Luxembourg trans-border case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benelux Interuniversity Association of Transport Researchers, Transport Research Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Urban Planning Group, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01158689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix modal et contrôle de l’hétérogénéité par classes latentes : le cas des employés des Institutions Européennes au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Yu Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, May 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01154876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « big data » sont-elles l'avenir de la géographie [théorique et quantitative] ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Biennale de géographie d’Avignon - Géopoint 2014 - « Controverses et géographies »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2014, Avignon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel vécu quotidien du déplacement domicile-travail ? L’exemple des frontaliers du Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Mobilités sans incertitude ? Incertitude des mobilités ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG (Comité National Français de Géographie); UMR IDEES, Sep 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications de la mobilité quotidienne dans les stratégies résidentielles transfrontalières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48e colloque de l’Association de Science Régionale De Langue Française, « Migrations et Territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université des Antilles et de la Guyane, Jul 2011, Schoelcher, Martinique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'accessibilité en transport en commun transfrontalier vers le Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schiebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e colloque de l’Association de Science Régionale De Langue Française, « Industrie, villes et régions dans une économie mondialisée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA; ASRDLF, Jul 2012, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison méthodologique de modèles neuronaux et multinomiaux : application au partage modal des actifs du Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Charif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Mar 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre mobilités quotidiennes et résidentielles dans un contexte transfrontalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La construction des espaces par les mobilités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Régional d’Administration de Metz; INSEE Lorraine; Conseil Économique et Social Régional de Lorraine, Dec 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie humaine et psychologie environnementale. Retour sur une pratique de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque de l’Association pour la Recherche en Psychologie Environnementale, « Recherche et Environnement : quelle place pour les sciences humaines et sociales ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche en Psychologie Environnementale (ARPEnv), Jun 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bassin de vie aux espaces de vie. Une approche multiscalaire des mobilités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e biennale de Géographie - Géopoint 2010 - Les échelles pour les géographes et les autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2010, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la mobilité résidentielle transfrontalière sur les déplacements quotidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World Conference on Transport Research (WCTR). Session spéciale : 9e séminaire francophone de socio-économie des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WCTRS, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un modèle d’accessibilité par recoupement de données multi-sources. Application aux communes de Belgique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Omrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journée de Recherche « Mobilité, Transport et Logistique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Economie des Transports, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la mobilité transfrontalière des actifs du Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloquio Internacional “Fronteras contemporáneas : confrontacíon, transgresíon, cooperacíon”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Colegio de la Frontera Norte (COLEF), Oct 2009, Tijuana, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité résidentielle transfrontalière et recomposition des espaces de vie des actifs du Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres ThéoQuant « Nouvelles approches en géographie théorique et quantitative »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR ThéMA, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler au Grand-Duché et habiter dans le Royaume. Un panorama des mobilités locales transfrontalières entre le Luxembourg et la Wallonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium “Border-crossing mobility”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benelux Interuniversity Association of Transport Economists (BIVEC/GIBET), Nov 2009, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on concilier optimisation des formes urbaines et satisfaction résidentielle ? L'exemple du Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e biennale de Géographie - Géopoint 2008 - Optimisation de l'espace géographique et satisfactions sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Dupont; UMR ESPACE, Jun 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et représentations de la mobilité quotidienne : de la cohérence à la dissonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Transports, mobilités et approches de géographie sociale et culturelle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNFG (Comité National Français de Géographie), Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours résidentiels et comportements de mobilité quotidienne. Analyse des espaces de vie au Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e colloque de l’Association de Science Régionale De Langue Française, « Territoires et action publique territoriale : nouvelles ressources pour le développement régional »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF; Université du Québec à Rimouski, Aug 2008, Rimouski, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d’habiter urbains et ruraux : entre continuité et rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire “Revisiting the urban and the rural : spatial representations and practices”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Luxembourg, Dec 2008, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation des représentations de la mobilité selon l’ancrage résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e colloque international MSFS « Mobilités, Identités, Altérités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AISLF; UMR ESO, Mar 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'identité spatiale à l'identité de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Emotion et cognition : interdépendance ? » (organisateurs : Ansel, D. et Girandola, F.), de la 7ème Conférence Internationale de Psychologie Sociale en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie. pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00564323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'hypothèse d'une identité de déplacement : congruence entre espaces social, cognitif et géographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Espace et identité "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Impacts of Beliefs and Attitudes on Mode Choices: Lessons From a Survey of Luxembourg's Cross-border Commuters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Thériault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Enaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Transport Survey Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01712646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche exploratoire des mobilités de loisir sur le littoral marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Journées de la Société d'Écologie Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la Chine dans le monde Les anamorphoses au secours de la cartographie de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Oliveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France. , M@ppemonde, 113 (1), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires de mobilité et représentations sociales : vers un espace psychosocial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Saint-Dié des Vosges, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10527,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB27D0D"/>
+    <w:nsid w:val="7E38D76F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10758,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160to" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590121v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9381-9709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122122623" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/8150156677169033770005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=rOp6vl4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357305254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-9154-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Youssoufi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160to" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Pearl Aveline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Matthey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.5596" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cstp.2022.07.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03313304v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02959124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manaugh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Acker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084093" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Oliveau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/RTS_ISSN1951-6614_2020-07" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991442v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Th&#233;riault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12219203" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02378231v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01912734v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.10.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576807v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Yu Ma" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiebel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2017.06.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23249935.2015.1007175" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2014.10.096" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Epstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17428/rfn.v24i47.814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132402v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gengler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1548" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.102.61-72" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.619" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394340590.ch5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229024.ch6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/echelles-spatiales-et-temporelles-de-la-mobilite/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cerema.fr/fr/centre-ressources/boutique/connaissance-mobilites-hybridation-methodes-diversification" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100411150" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2740" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00628865v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emons-verlag.de/programm/der-luxemburg-atlas-atlas-du-luxembourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132480v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=7041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00561378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lannoy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01659674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00357148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marcon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Toint" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Eggerickx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cornelis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Dupuy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146518v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25353/ubtr-xxxx-2824-db4c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296345v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kieffer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D&#246;rry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Nelles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132998v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Omrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132992v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132991v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Licheron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132986v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pigeron-Piroth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Despr&#233;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Grandvillemin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724001v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146129v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143348v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Foster" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341898v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02528166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisette Garcin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brachet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442434v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920462v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920446v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920436v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471118v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Doignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158689v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132689v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132737v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132814v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Charif" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132703v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schneider" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132835v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Vandenbulcke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132816v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133001v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132818v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132826v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564323v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259191v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132736v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132483v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133094v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>