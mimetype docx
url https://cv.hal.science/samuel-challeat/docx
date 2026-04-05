--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Challéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe de l'environnement, Chargé de recherche au CNRS. Coordinateur de l’Observatoire de l’environnement nocturne. Directeur adjoint de l'UMR GÉODE (CNRS Écologie & environnement, CNRS Sciences humaines & sociales).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-challeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2119-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112109667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS en géographie de l'environnement et coordinateur de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Observatoire de l'environnement nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux portent sur les interactions entre les sociétés humaines et l’environnement nocturne. Mes recherches s’intéressent principalement à la pollution lumineuse, à ses impacts sur les écosystèmes, la biodiversité et la santé humaine, ainsi qu’aux perceptions culturelles de la nuit. À travers une approche interdisciplinaire, je mobilise des outils issus de la géographie, des sciences de l’environnement, des sciences sociales et des humanités pour analyser les dynamiques et les enjeux liés à l’éclairage artificiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux explorent des questions de gouvernance environnementale, de justice écologique et de valorisation patrimoniale de la nuit. Ils s’inscrivent dans une réflexion plus large sur la manière dont les sociétés transforment et gèrent les ressources nocturnes à l’ère de l’anthropocène. Je participe également à des projets collaboratifs avec des collectivités, des associations et des citoyens pour réduire la pollution lumineuse, promouvoir des modes d’éclairage plus durables et préserver les nuits étoilées, par exemple par la création de réserves de ciel étoilé ou la mise en œuvre de réseaux écologiques sombres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, j’accorde une attention particulière aux représentations sociales et culturelles de la nuit, que j’envisage à la fois comme un espace physique et un objet symbolique. Mon objectif est de contribuer à une meilleure compréhension des interactions entre les sociétés et leur environnement nocturne, tout en proposant des solutions concrètes pour un aménagement plus durable et respectueux de ces territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; : empreinte lumineuse, urbanisme et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010DIJOL016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michalczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire nuit », ou comment réhabiliter l'obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la SNPN. Réintroduire la nuit dans nos existences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37-38, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et travailler un objet de recherche en interdisciplinarité : l’exemple de l’environnement nocturne à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.23-45. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition drives the impacts of artificial light at night on insectivorous bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.118394. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12156-260115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making darkness a place-based resource: how the fight against light pollution reconfigures rural areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.196-215. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1747972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socioécosystème environnement nocturne : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting night lighting right taking account of nocturnal urban uses for better-lit cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Waine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la pollution lumineuse est devenue l’affaire de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la pollution lumineuse s’organise dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les usages pour mieux éclairer la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en transition(s) : écologisation et démocratisation de la fabrique de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 548, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consider the Darkness. From an Environmental and Sociotechnical Controversy to Innovation in Urban Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night. A time space of innovation, 11, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://sms.hypotheses.org/3697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You remind us that anything is possible&amp;quot;. Le Dawn Wall au Yosemite, petites histoires et résonances contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escalade, un sport comme les autres dans la course aux Jeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier éclairage urbain et environnement nocturne : les enjeux d’une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et dissimulation dans les outils de géovisualisation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, http://mappemonde.mgm.fr/num40/articles/art13404.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, une nouvelle question pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sauver la Nuit » : Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque interdoctoral 2011, 8, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’éclairage public. De la lumière planifiée aux territorialités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Guérin; Edna Hernandez-Gonzalez; Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuits des Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8126-1667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : entre défiance et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-284, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noche, nuevo objeto de salvaguarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Monod Becquelin; Jacques Galinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las cosas de la noche : una mirada diferente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de estudios mexicanos y centroamericanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-173, 2016, Antropología y Etnología, 978-2-8218-7437-4. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cemca.4201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissimulation des sites sensibles au regard du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Larceneux; Juliette Olivier-Leprince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le secret nucléaire : information et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-149, 2014, Sociétés, 978-2-36441-108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse : passer de la définition d'un problème à sa prise en compte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques Universitaires Romandes, pp.182-197, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l'environnement nocturne. Trajectoire interdisciplinaire de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit, mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jour de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, La Chapelle des Marais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire de l'environnement nocturne et le Réseau de suivi de la pression lumineuse à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP), Nov 2024, Bourg-Murat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy education projects in Reunion Island: an overview of past, recent and upcoming activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perrigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic K-Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: XXXII IAU General Assembly, Session of the Office of Astronomy for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Ecoacoustic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pollution lumineuse — Dessiner la lumière, restaurer l'obscurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Saint-Éloi; Bibliothèques de Paris; Ville de Paris, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM; OHM Pyrénées-Haut Vicdessos; UMR5602 GÉODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit... Mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée des Master 1 BEE, Université Paul Sabatier, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultive ta science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Médiathèque de Saint-Céré, May 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés — Doit-on éteindre la lumière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chansavang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules des géants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, Sep 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barascud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Goyrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le noir — Exploration sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Caillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheur·e·s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Région Occitanie; Toulouse Métropole; Cité de l'espace; Ministère de l'enseignement supérieur et de la recherche, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur sur la nuit, qu'es aquò ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot;, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Écouter et entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?” (sous la dir. de Sourdril, A., &amp; Barbaro, L.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de la ressource obscurité, nouveau front de la lutte contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires “Autour de l’écologie politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif GOUPIL (Paul Cary, Magalie Franchomme, Nadia Garnoussi, Éric Glon, Hélène Melin, Olivier Petit), May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sauvage face à la civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité, une ressource commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Territoriaux "Transition écologique et Lumière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Région Réunion; Parc national de La Réunion, Nov 2019, Saint-Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obscurité pour biodiversité 2.0. Objectifs et enjeux socioécosystémiques des réseaux écologiques sombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée Scientifique du GÉODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 GÉODE, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto's Night of Ideas 2018 — To sleep or not to sleep?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la lutte contre la pollution lumineuse en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l'environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l’environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes; Agence française pour la biodiversité (AFB), Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une recherche interdisciplinaire pour une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS 5204 EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, nouvelle identité visuelle et outil d’action collective pour des territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-écosystème environnement nocturne, agenda pour une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Situ, UMR CNRS LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention Parc naturel régional du Massif des Bauges, 12 juin 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne de montagne, nouvelle identité visuelle et outil d’action collective pour des territoires en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d’innovation. Session “Représenter la montagne. Des images et des cartes pour agir sur les territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITTEM (Innovations et transitions dans les territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la protection de l'obscurité un projet de territoire. Pour une gestion intégrée des socio-écosystèmes nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer l'enjeu de la Trame noire dans son projet TVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française pour la Biodiversité, Jul 2017, Lalley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’anticapitalisme II. Ontologies et épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit urbaine à l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’UMR CNRS 6590 Espaces &amp; Sociétés (ESO), Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6590 ESO, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;paysage nocturne&amp;quot;, nouvel outil pour l'action collective territorialisée contre les nuisances et pollutions lumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de haut niveau "Paysage" de l'OSU de Rennes (action DiPEE CNRS-InEE) - Paysages sonores, paysages lumineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR), CNRS-InEE, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés Géographiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PTT (Paysages, Territoires, Transitions) du Ministère de l’Écologie, du Développement durable et de l’Énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Écologie, du Développement durable et de l’Énergie, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes, le ski, et puis la nuit. Des stations illuminées à la valorisation des ressources environnementales nocturnes dans les territoires touristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation par la dispute – Les apports des mouvements de protection de la nuit dans l’éclairage public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. La nuit urbaine, territoire d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwiazdzinski L. and Chausson N., PACTE Laboratory, Grenoble, France, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en lumière du patrimoine à la patrimonialisation de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et patrimoine : dispositifs Lumineux et espaces publics, regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollutions lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Muséum National d'Histoire Naturelle de Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un tourisme &amp;quot;dans la nuit&amp;quot; à un tourisme &amp;quot;de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Blanche à Paris, Comptoir des Presses d’Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptoir des Presses d’Universités, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation complexe en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-environnementale de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Innovation de la Région Poitou Charente sur l'Energie dans la ville (projet Ville Durable EDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de l'environnement nocturne : les enjeux d'une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce site que je ne saurais voir ! - La dissimulation des sites sensibles dans les outils interactifs de géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme de recherche SEMIPAR (Secret Militaire et PARticipation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la &amp;quot;nocturnité&amp;quot; des territoires ? Les enjeux territoriaux soulevés par la contestation de l'hybridation de la nuit par la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité" (TTT) de Grenoble. Hybride, hybridation, hybridité - Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car les chemins du jour côtoient ceux de la nuit&amp;quot; - Emergence et enjeux d'une fabrique renouvelée de la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées inter-doctorales de l'Ecole Polytechnique d'Architecture et d'Urbanisme d'Alger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un champ scientifique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association de Défense de l'Eau et de Protection de l'Environnement de la Région de Contres (ADEPERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Contres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un bien environnemental en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société Astronomique de Bourgogne (SAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer la nuit en bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au séminaire Protection du ciel nocturne et de la biodiversité : Adapter l'éclairage pour protéger l'environnement nocturne ? (Association Française d'Astronomie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité des dommages et risques environnementaux comme point de convergence entre géographie, écologie et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, écologie, politique : un climat de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Images de l'Institut Français d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie de la nuit. De la construction d'un nouveau bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'éclaire ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral Durable 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Préfailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel objet de sauvegarde face à l'urbanisation des territoires ? Origines et enjeux de la restauration du nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Cosas de la Noche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives et multiscalaires des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conflits et Territoires (AgroParisTech, CNRS, INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cognitive et multiscalaire des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en débats des territoires de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur Les effets de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie &amp; Participation, École des Hautes Études en Sciences Sociales (EHESS), Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en danger ? De la construction de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'équipe Anthropologie de la Nuit - LESC Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'un projet d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Lumière. Rencontres Réinventer les lumières de la ville, performance et efficience durables en éclairage public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place donner à la nocturnité dans notre urbanité ? Réflexion autour d'une chronobiologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances lumineuses, quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au salon Cité 21 (Carrefour d'Idées pour les Territoires et leurs Elus) des collectivités territoriales de la Côte d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'abolition de la nuit à sa sauvegarde. Causes, acteurs et enjeux d'un renversement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et mutations de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique au Metallurgic Park - Exposition temporaire "Et la lumière fût"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dommartin-le-Franc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; – Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdoctoral en Sciences Humaines et Sociales, ED LISIT 491 Université de Bourgogne et ED LETS 38 Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; ? De l'émergence de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à Agglopolys, Communauté d'Agglomération de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d'une charte départementale d'éclairage public. Possibilités et limites de la négociation environnementale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance environnementale de l'éclairage public en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants, EVS INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de l'éclairage public à l'heure du Grenelle de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive à la table ronde à destination des professionnels, élus et associatifs autour de la thématique des nuisances et pollutions lumineuses. Semaine du Développement Durable et Année Mondiale de l'Astronomie (IYA09, UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire Vie Urbaine, UMR LOUEST, Institut d'Urbanisme de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde à destination des professionnels de l'éclairage, association LUCI (Lighting Urban Community International). Salon LUMIVILLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la pollution lumineuse : exemples de solutions déjà mises en oeuvre par des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet de loi "Grenelle de l'environnement" contre les nuisances et pollutions lumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme de recherche SEMIPAR - Secret militaire et participation en matière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Barré-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Boutelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention 6422, Ministère de l'écologie et du développement durable. 2013, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence et la nuit en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTISSAGES Explorer les systèmes socio-écologiques nocturnes par les paysages sonores . Une expérience d’interdisciplinarité et de participation à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire enfin la lumière sur nos besoins d’éclairage nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : faut-il éteindre les 11 millions de lampadaires allumés chaque nuit en France ? [Intervention radiophonique] Je pense donc j’agis. RCF (antenne nationale). Anne Kerléo (production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel étoilé, un espace en voie de disparition ? [Intervention radiophonique] De cause à effets, le magazine de l'environnement. France Culture. Aurélie Luneau (production), Alexandra Malka (réalisation), Anahi Morales (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities. Paysages sonores d'un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : un jour sans fin. [Intervention radiophonique] La méthode scientifique. France Culture. Nicolas Martin (production), Antoine Beauchamp (collaboration), Eve Etienne (collaboration), Noémie Naguet de Saint Vulfran (collaboration), Olivier Bétard (réalisation), Natacha Triou (collaboration), Céline Loozen (collaboration), Alexandra Delbot (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper, un acte politique ? Réflexions sur l’escalade entre Israël et Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est-elle un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sanitaires de la lumière artificielle nocturne - Un état des lieux des connaissances et des hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l’obscurité disparaît, ce que sa disparition fait au vivant, et comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier Parallèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, Premier Parallèle Poche, 978-2-85061-195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l'obscurité disparaît, ce que sa disparition fait au vivant et, comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier Parallèle, pp.304, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Challéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe de l'environnement, Chargé de recherche au CNRS. Coordinateur de l’Observatoire de l’environnement nocturne. Directeur adjoint de l'UMR GÉODE (CNRS Écologie & environnement, CNRS Sciences humaines & sociales).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-challeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2119-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112109667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS en géographie de l'environnement et coordinateur de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Observatoire de l'environnement nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux portent sur les interactions entre les sociétés humaines et l’environnement nocturne. Mes recherches s’intéressent principalement à la pollution lumineuse, à ses impacts sur les écosystèmes, la biodiversité et la santé humaine, ainsi qu’aux perceptions culturelles de la nuit. À travers une approche interdisciplinaire, je mobilise des outils issus de la géographie, des sciences de l’environnement, des sciences sociales et des humanités pour analyser les dynamiques et les enjeux liés à l’éclairage artificiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux explorent des questions de gouvernance environnementale, de justice écologique et de valorisation patrimoniale de la nuit. Ils s’inscrivent dans une réflexion plus large sur la manière dont les sociétés transforment et gèrent les ressources nocturnes à l’ère de l’anthropocène. Je participe également à des projets collaboratifs avec des collectivités, des associations et des citoyens pour réduire la pollution lumineuse, promouvoir des modes d’éclairage plus durables et préserver les nuits étoilées, par exemple par la création de réserves de ciel étoilé ou la mise en œuvre de réseaux écologiques sombres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, j’accorde une attention particulière aux représentations sociales et culturelles de la nuit, que j’envisage à la fois comme un espace physique et un objet symbolique. Mon objectif est de contribuer à une meilleure compréhension des interactions entre les sociétés et leur environnement nocturne, tout en proposant des solutions concrètes pour un aménagement plus durable et respectueux de ces territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; : empreinte lumineuse, urbanisme et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010DIJOL016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michalczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire nuit », ou comment réhabiliter l'obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la SNPN. Réintroduire la nuit dans nos existences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et travailler un objet de recherche en interdisciplinarité : l’exemple de l’environnement nocturne à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.23-45. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37-38, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition drives the impacts of artificial light at night on insectivorous bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.118394. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12156-260115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making darkness a place-based resource: how the fight against light pollution reconfigures rural areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.196-215. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1747972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socioécosystème environnement nocturne : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting night lighting right taking account of nocturnal urban uses for better-lit cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Waine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la pollution lumineuse est devenue l’affaire de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la pollution lumineuse s’organise dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les usages pour mieux éclairer la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en transition(s) : écologisation et démocratisation de la fabrique de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 548, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consider the Darkness. From an Environmental and Sociotechnical Controversy to Innovation in Urban Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night. A time space of innovation, 11, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://sms.hypotheses.org/3697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You remind us that anything is possible&amp;quot;. Le Dawn Wall au Yosemite, petites histoires et résonances contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escalade, un sport comme les autres dans la course aux Jeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et dissimulation dans les outils de géovisualisation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, http://mappemonde.mgm.fr/num40/articles/art13404.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier éclairage urbain et environnement nocturne : les enjeux d’une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, une nouvelle question pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sauver la Nuit » : Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque interdoctoral 2011, 8, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’éclairage public. De la lumière planifiée aux territorialités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Guérin; Edna Hernandez-Gonzalez; Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuits des Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8126-1667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : entre défiance et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-284, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noche, nuevo objeto de salvaguarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Monod Becquelin; Jacques Galinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las cosas de la noche : una mirada diferente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de estudios mexicanos y centroamericanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-173, 2016, Antropología y Etnología, 978-2-8218-7437-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cemca.4201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissimulation des sites sensibles au regard du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Larceneux; Juliette Olivier-Leprince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le secret nucléaire : information et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-149, 2014, Sociétés, 978-2-36441-108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse : passer de la définition d'un problème à sa prise en compte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques Universitaires Romandes, pp.182-197, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l'environnement nocturne. Trajectoire interdisciplinaire de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire de l'environnement nocturne et le Réseau de suivi de la pression lumineuse à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP), Nov 2024, Bourg-Murat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit, mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jour de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, La Chapelle des Marais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Ecoacoustic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy education projects in Reunion Island: an overview of past, recent and upcoming activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perrigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic K-Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: XXXII IAU General Assembly, Session of the Office of Astronomy for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Saint-Éloi; Bibliothèques de Paris; Ville de Paris, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pollution lumineuse — Dessiner la lumière, restaurer l'obscurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM; OHM Pyrénées-Haut Vicdessos; UMR5602 GÉODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit... Mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée des Master 1 BEE, Université Paul Sabatier, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultive ta science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Médiathèque de Saint-Céré, May 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barascud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Goyrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés — Doit-on éteindre la lumière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chansavang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules des géants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, Sep 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le noir — Exploration sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Caillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheur·e·s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Région Occitanie; Toulouse Métropole; Cité de l'espace; Ministère de l'enseignement supérieur et de la recherche, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur sur la nuit, qu'es aquò ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot;, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Écouter et entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?” (sous la dir. de Sourdril, A., &amp; Barbaro, L.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de la ressource obscurité, nouveau front de la lutte contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires “Autour de l’écologie politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif GOUPIL (Paul Cary, Magalie Franchomme, Nadia Garnoussi, Éric Glon, Hélène Melin, Olivier Petit), May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sauvage face à la civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité, une ressource commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Territoriaux "Transition écologique et Lumière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Région Réunion; Parc national de La Réunion, Nov 2019, Saint-Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obscurité pour biodiversité 2.0. Objectifs et enjeux socioécosystémiques des réseaux écologiques sombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée Scientifique du GÉODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 GÉODE, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la lutte contre la pollution lumineuse en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l'environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto's Night of Ideas 2018 — To sleep or not to sleep?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l’environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes; Agence française pour la biodiversité (AFB), Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, nouvelle identité visuelle et outil d’action collective pour des territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une recherche interdisciplinaire pour une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS 5204 EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-écosystème environnement nocturne, agenda pour une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Situ, UMR CNRS LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne de montagne, nouvelle identité visuelle et outil d’action collective pour des territoires en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d’innovation. Session “Représenter la montagne. Des images et des cartes pour agir sur les territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITTEM (Innovations et transitions dans les territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention Parc naturel régional du Massif des Bauges, 12 juin 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la protection de l'obscurité un projet de territoire. Pour une gestion intégrée des socio-écosystèmes nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer l'enjeu de la Trame noire dans son projet TVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française pour la Biodiversité, Jul 2017, Lalley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’anticapitalisme II. Ontologies et épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit urbaine à l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’UMR CNRS 6590 Espaces &amp; Sociétés (ESO), Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6590 ESO, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;paysage nocturne&amp;quot;, nouvel outil pour l'action collective territorialisée contre les nuisances et pollutions lumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de haut niveau "Paysage" de l'OSU de Rennes (action DiPEE CNRS-InEE) - Paysages sonores, paysages lumineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR), CNRS-InEE, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés Géographiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PTT (Paysages, Territoires, Transitions) du Ministère de l’Écologie, du Développement durable et de l’Énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Écologie, du Développement durable et de l’Énergie, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes, le ski, et puis la nuit. Des stations illuminées à la valorisation des ressources environnementales nocturnes dans les territoires touristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation par la dispute – Les apports des mouvements de protection de la nuit dans l’éclairage public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. La nuit urbaine, territoire d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwiazdzinski L. and Chausson N., PACTE Laboratory, Grenoble, France, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en lumière du patrimoine à la patrimonialisation de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et patrimoine : dispositifs Lumineux et espaces publics, regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollutions lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Muséum National d'Histoire Naturelle de Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un tourisme &amp;quot;dans la nuit&amp;quot; à un tourisme &amp;quot;de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Blanche à Paris, Comptoir des Presses d’Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptoir des Presses d’Universités, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation complexe en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-environnementale de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Innovation de la Région Poitou Charente sur l'Energie dans la ville (projet Ville Durable EDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de l'environnement nocturne : les enjeux d'une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce site que je ne saurais voir ! - La dissimulation des sites sensibles dans les outils interactifs de géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme de recherche SEMIPAR (Secret Militaire et PARticipation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car les chemins du jour côtoient ceux de la nuit&amp;quot; - Emergence et enjeux d'une fabrique renouvelée de la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées inter-doctorales de l'Ecole Polytechnique d'Architecture et d'Urbanisme d'Alger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la &amp;quot;nocturnité&amp;quot; des territoires ? Les enjeux territoriaux soulevés par la contestation de l'hybridation de la nuit par la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité" (TTT) de Grenoble. Hybride, hybridation, hybridité - Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un champ scientifique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association de Défense de l'Eau et de Protection de l'Environnement de la Région de Contres (ADEPERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Contres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer la nuit en bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au séminaire Protection du ciel nocturne et de la biodiversité : Adapter l'éclairage pour protéger l'environnement nocturne ? (Association Française d'Astronomie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un bien environnemental en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société Astronomique de Bourgogne (SAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Images de l'Institut Français d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité des dommages et risques environnementaux comme point de convergence entre géographie, écologie et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, écologie, politique : un climat de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'éclaire ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral Durable 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Préfailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie de la nuit. De la construction d'un nouveau bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel objet de sauvegarde face à l'urbanisation des territoires ? Origines et enjeux de la restauration du nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Cosas de la Noche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cognitive et multiscalaire des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives et multiscalaires des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conflits et Territoires (AgroParisTech, CNRS, INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en danger ? De la construction de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'équipe Anthropologie de la Nuit - LESC Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en débats des territoires de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur Les effets de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie &amp; Participation, École des Hautes Études en Sciences Sociales (EHESS), Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'un projet d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Lumière. Rencontres Réinventer les lumières de la ville, performance et efficience durables en éclairage public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place donner à la nocturnité dans notre urbanité ? Réflexion autour d'une chronobiologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances lumineuses, quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au salon Cité 21 (Carrefour d'Idées pour les Territoires et leurs Elus) des collectivités territoriales de la Côte d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'abolition de la nuit à sa sauvegarde. Causes, acteurs et enjeux d'un renversement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; – Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdoctoral en Sciences Humaines et Sociales, ED LISIT 491 Université de Bourgogne et ED LETS 38 Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et mutations de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique au Metallurgic Park - Exposition temporaire "Et la lumière fût"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dommartin-le-Franc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; ? De l'émergence de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à Agglopolys, Communauté d'Agglomération de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d'une charte départementale d'éclairage public. Possibilités et limites de la négociation environnementale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance environnementale de l'éclairage public en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants, EVS INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de l'éclairage public à l'heure du Grenelle de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive à la table ronde à destination des professionnels, élus et associatifs autour de la thématique des nuisances et pollutions lumineuses. Semaine du Développement Durable et Année Mondiale de l'Astronomie (IYA09, UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire Vie Urbaine, UMR LOUEST, Institut d'Urbanisme de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde à destination des professionnels de l'éclairage, association LUCI (Lighting Urban Community International). Salon LUMIVILLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la pollution lumineuse : exemples de solutions déjà mises en oeuvre par des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet de loi "Grenelle de l'environnement" contre les nuisances et pollutions lumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme de recherche SEMIPAR - Secret militaire et participation en matière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Barré-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Boutelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention 6422, Ministère de l'écologie et du développement durable. 2013, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence et la nuit en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTISSAGES Explorer les systèmes socio-écologiques nocturnes par les paysages sonores . Une expérience d’interdisciplinarité et de participation à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire enfin la lumière sur nos besoins d’éclairage nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : faut-il éteindre les 11 millions de lampadaires allumés chaque nuit en France ? [Intervention radiophonique] Je pense donc j’agis. RCF (antenne nationale). Anne Kerléo (production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel étoilé, un espace en voie de disparition ? [Intervention radiophonique] De cause à effets, le magazine de l'environnement. France Culture. Aurélie Luneau (production), Alexandra Malka (réalisation), Anahi Morales (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities. Paysages sonores d'un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : un jour sans fin. [Intervention radiophonique] La méthode scientifique. France Culture. Nicolas Martin (production), Antoine Beauchamp (collaboration), Eve Etienne (collaboration), Noémie Naguet de Saint Vulfran (collaboration), Olivier Bétard (réalisation), Natacha Triou (collaboration), Céline Loozen (collaboration), Alexandra Delbot (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper, un acte politique ? Réflexions sur l’escalade entre Israël et Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est-elle un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sanitaires de la lumière artificielle nocturne - Un état des lieux des connaissances et des hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l’obscurité disparaît, ce que sa disparition fait au vivant, et comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier Parallèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, Premier Parallèle Poche, 978-2-85061-195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l'obscurité disparaît, ce que sa disparition fait au vivant et, comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier Parallèle, pp.304, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB629507"/>
+    <w:nsid w:val="E85A5FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-challeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2119-2051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112109667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire-environnement-nocturne.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506907v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michalczak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517390v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1747972" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26057" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563086v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147945v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150159v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150150v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larceneux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.244" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59289" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01895385v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerouergue.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563830v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-conception-lumiere.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/4201" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.4201" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/422-le-secret-nucleaire-9782364411081.html?search_query=Le+secret+nucleaire+%3A+information+et+participation+citoyenne&amp;amp;results=25" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924383v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856613v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672213v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrigault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic K-Bidi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Dandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856144v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856256v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joubert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856147v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chansavang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grousson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590404v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barascud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856210v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752252v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zask" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748437v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486853v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749319v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088676v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563930v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148543v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087613v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088669v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925450v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931266v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925476v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925291v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925285v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931280v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931307v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931349v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925275v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925498v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925529v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931292v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925263v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00922270v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925896v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931524v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931359v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931510v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092220v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931527v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931532v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931536v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925908v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922348v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764467v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baconnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barr&#233;-P&#233;pin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512186v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994031v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377163v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752436v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752461v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reboul" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330361v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752463v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562956v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caprez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015605v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980019v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855989v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.premierparallele.fr/livre/sauver-la-nuit-poche" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406828v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-challeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2119-2051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112109667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire-environnement-nocturne.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michalczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1747972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larceneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59289" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01895385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerouergue.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-conception-lumiere.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/4201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.4201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/422-le-secret-nucleaire-9782364411081.html?search_query=Le+secret+nucleaire+%3A+information+et+participation+citoyenne&amp;amp;results=25" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrigault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic K-Bidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Dandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barascud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chansavang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grousson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zask" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931280v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925275v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00922270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925898v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baconnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barr&#233;-P&#233;pin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377163v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752461v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752463v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caprez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.premierparallele.fr/livre/sauver-la-nuit-poche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>