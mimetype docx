--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Challéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe de l'environnement, Chargé de recherche au CNRS. Coordinateur de l’Observatoire de l’environnement nocturne. Directeur adjoint de l'UMR GÉODE (CNRS Écologie & environnement, CNRS Sciences humaines & sociales).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-challeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2119-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112109667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS en géographie de l'environnement et coordinateur de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Observatoire de l'environnement nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux portent sur les interactions entre les sociétés humaines et l’environnement nocturne. Mes recherches s’intéressent principalement à la pollution lumineuse, à ses impacts sur les écosystèmes, la biodiversité et la santé humaine, ainsi qu’aux perceptions culturelles de la nuit. À travers une approche interdisciplinaire, je mobilise des outils issus de la géographie, des sciences de l’environnement, des sciences sociales et des humanités pour analyser les dynamiques et les enjeux liés à l’éclairage artificiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux explorent des questions de gouvernance environnementale, de justice écologique et de valorisation patrimoniale de la nuit. Ils s’inscrivent dans une réflexion plus large sur la manière dont les sociétés transforment et gèrent les ressources nocturnes à l’ère de l’anthropocène. Je participe également à des projets collaboratifs avec des collectivités, des associations et des citoyens pour réduire la pollution lumineuse, promouvoir des modes d’éclairage plus durables et préserver les nuits étoilées, par exemple par la création de réserves de ciel étoilé ou la mise en œuvre de réseaux écologiques sombres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, j’accorde une attention particulière aux représentations sociales et culturelles de la nuit, que j’envisage à la fois comme un espace physique et un objet symbolique. Mon objectif est de contribuer à une meilleure compréhension des interactions entre les sociétés et leur environnement nocturne, tout en proposant des solutions concrètes pour un aménagement plus durable et respectueux de ces territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; : empreinte lumineuse, urbanisme et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010DIJOL016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michalczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire nuit », ou comment réhabiliter l'obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la SNPN. Réintroduire la nuit dans nos existences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et travailler un objet de recherche en interdisciplinarité : l’exemple de l’environnement nocturne à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.23-45. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37-38, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition drives the impacts of artificial light at night on insectivorous bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.118394. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12156-260115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making darkness a place-based resource: how the fight against light pollution reconfigures rural areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.196-215. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1747972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socioécosystème environnement nocturne : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting night lighting right taking account of nocturnal urban uses for better-lit cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Waine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la pollution lumineuse est devenue l’affaire de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la pollution lumineuse s’organise dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les usages pour mieux éclairer la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en transition(s) : écologisation et démocratisation de la fabrique de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 548, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consider the Darkness. From an Environmental and Sociotechnical Controversy to Innovation in Urban Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night. A time space of innovation, 11, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://sms.hypotheses.org/3697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You remind us that anything is possible&amp;quot;. Le Dawn Wall au Yosemite, petites histoires et résonances contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escalade, un sport comme les autres dans la course aux Jeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et dissimulation dans les outils de géovisualisation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, http://mappemonde.mgm.fr/num40/articles/art13404.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier éclairage urbain et environnement nocturne : les enjeux d’une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, une nouvelle question pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sauver la Nuit » : Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque interdoctoral 2011, 8, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’éclairage public. De la lumière planifiée aux territorialités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Guérin; Edna Hernandez-Gonzalez; Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuits des Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8126-1667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : entre défiance et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-284, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noche, nuevo objeto de salvaguarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Monod Becquelin; Jacques Galinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las cosas de la noche : una mirada diferente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de estudios mexicanos y centroamericanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-173, 2016, Antropología y Etnología, 978-2-8218-7437-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cemca.4201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissimulation des sites sensibles au regard du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Larceneux; Juliette Olivier-Leprince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le secret nucléaire : information et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-149, 2014, Sociétés, 978-2-36441-108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse : passer de la définition d'un problème à sa prise en compte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques Universitaires Romandes, pp.182-197, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l'environnement nocturne. Trajectoire interdisciplinaire de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire de l'environnement nocturne et le Réseau de suivi de la pression lumineuse à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP), Nov 2024, Bourg-Murat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit, mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jour de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, La Chapelle des Marais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Ecoacoustic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy education projects in Reunion Island: an overview of past, recent and upcoming activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perrigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic K-Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: XXXII IAU General Assembly, Session of the Office of Astronomy for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Saint-Éloi; Bibliothèques de Paris; Ville de Paris, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pollution lumineuse — Dessiner la lumière, restaurer l'obscurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM; OHM Pyrénées-Haut Vicdessos; UMR5602 GÉODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit... Mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée des Master 1 BEE, Université Paul Sabatier, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultive ta science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Médiathèque de Saint-Céré, May 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barascud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Goyrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés — Doit-on éteindre la lumière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chansavang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules des géants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, Sep 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le noir — Exploration sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Caillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheur·e·s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Région Occitanie; Toulouse Métropole; Cité de l'espace; Ministère de l'enseignement supérieur et de la recherche, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur sur la nuit, qu'es aquò ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot;, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Écouter et entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?” (sous la dir. de Sourdril, A., &amp; Barbaro, L.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de la ressource obscurité, nouveau front de la lutte contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires “Autour de l’écologie politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif GOUPIL (Paul Cary, Magalie Franchomme, Nadia Garnoussi, Éric Glon, Hélène Melin, Olivier Petit), May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sauvage face à la civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité, une ressource commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Territoriaux "Transition écologique et Lumière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Région Réunion; Parc national de La Réunion, Nov 2019, Saint-Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obscurité pour biodiversité 2.0. Objectifs et enjeux socioécosystémiques des réseaux écologiques sombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée Scientifique du GÉODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 GÉODE, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la lutte contre la pollution lumineuse en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l'environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto's Night of Ideas 2018 — To sleep or not to sleep?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l’environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes; Agence française pour la biodiversité (AFB), Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, nouvelle identité visuelle et outil d’action collective pour des territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une recherche interdisciplinaire pour une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS 5204 EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-écosystème environnement nocturne, agenda pour une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Situ, UMR CNRS LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne de montagne, nouvelle identité visuelle et outil d’action collective pour des territoires en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d’innovation. Session “Représenter la montagne. Des images et des cartes pour agir sur les territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITTEM (Innovations et transitions dans les territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention Parc naturel régional du Massif des Bauges, 12 juin 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la protection de l'obscurité un projet de territoire. Pour une gestion intégrée des socio-écosystèmes nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer l'enjeu de la Trame noire dans son projet TVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française pour la Biodiversité, Jul 2017, Lalley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’anticapitalisme II. Ontologies et épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit urbaine à l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’UMR CNRS 6590 Espaces &amp; Sociétés (ESO), Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6590 ESO, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;paysage nocturne&amp;quot;, nouvel outil pour l'action collective territorialisée contre les nuisances et pollutions lumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de haut niveau "Paysage" de l'OSU de Rennes (action DiPEE CNRS-InEE) - Paysages sonores, paysages lumineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR), CNRS-InEE, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés Géographiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PTT (Paysages, Territoires, Transitions) du Ministère de l’Écologie, du Développement durable et de l’Énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Écologie, du Développement durable et de l’Énergie, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes, le ski, et puis la nuit. Des stations illuminées à la valorisation des ressources environnementales nocturnes dans les territoires touristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation par la dispute – Les apports des mouvements de protection de la nuit dans l’éclairage public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. La nuit urbaine, territoire d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwiazdzinski L. and Chausson N., PACTE Laboratory, Grenoble, France, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en lumière du patrimoine à la patrimonialisation de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et patrimoine : dispositifs Lumineux et espaces publics, regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollutions lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Muséum National d'Histoire Naturelle de Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un tourisme &amp;quot;dans la nuit&amp;quot; à un tourisme &amp;quot;de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Blanche à Paris, Comptoir des Presses d’Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptoir des Presses d’Universités, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation complexe en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-environnementale de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Innovation de la Région Poitou Charente sur l'Energie dans la ville (projet Ville Durable EDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de l'environnement nocturne : les enjeux d'une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce site que je ne saurais voir ! - La dissimulation des sites sensibles dans les outils interactifs de géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme de recherche SEMIPAR (Secret Militaire et PARticipation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car les chemins du jour côtoient ceux de la nuit&amp;quot; - Emergence et enjeux d'une fabrique renouvelée de la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées inter-doctorales de l'Ecole Polytechnique d'Architecture et d'Urbanisme d'Alger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la &amp;quot;nocturnité&amp;quot; des territoires ? Les enjeux territoriaux soulevés par la contestation de l'hybridation de la nuit par la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité" (TTT) de Grenoble. Hybride, hybridation, hybridité - Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un champ scientifique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association de Défense de l'Eau et de Protection de l'Environnement de la Région de Contres (ADEPERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Contres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer la nuit en bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au séminaire Protection du ciel nocturne et de la biodiversité : Adapter l'éclairage pour protéger l'environnement nocturne ? (Association Française d'Astronomie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un bien environnemental en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société Astronomique de Bourgogne (SAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Images de l'Institut Français d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité des dommages et risques environnementaux comme point de convergence entre géographie, écologie et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, écologie, politique : un climat de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'éclaire ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral Durable 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Préfailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie de la nuit. De la construction d'un nouveau bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel objet de sauvegarde face à l'urbanisation des territoires ? Origines et enjeux de la restauration du nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Cosas de la Noche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cognitive et multiscalaire des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives et multiscalaires des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conflits et Territoires (AgroParisTech, CNRS, INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en danger ? De la construction de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'équipe Anthropologie de la Nuit - LESC Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en débats des territoires de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur Les effets de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie &amp; Participation, École des Hautes Études en Sciences Sociales (EHESS), Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'un projet d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Lumière. Rencontres Réinventer les lumières de la ville, performance et efficience durables en éclairage public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place donner à la nocturnité dans notre urbanité ? Réflexion autour d'une chronobiologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances lumineuses, quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au salon Cité 21 (Carrefour d'Idées pour les Territoires et leurs Elus) des collectivités territoriales de la Côte d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'abolition de la nuit à sa sauvegarde. Causes, acteurs et enjeux d'un renversement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; – Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdoctoral en Sciences Humaines et Sociales, ED LISIT 491 Université de Bourgogne et ED LETS 38 Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et mutations de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique au Metallurgic Park - Exposition temporaire "Et la lumière fût"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dommartin-le-Franc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; ? De l'émergence de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à Agglopolys, Communauté d'Agglomération de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d'une charte départementale d'éclairage public. Possibilités et limites de la négociation environnementale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance environnementale de l'éclairage public en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants, EVS INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de l'éclairage public à l'heure du Grenelle de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive à la table ronde à destination des professionnels, élus et associatifs autour de la thématique des nuisances et pollutions lumineuses. Semaine du Développement Durable et Année Mondiale de l'Astronomie (IYA09, UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire Vie Urbaine, UMR LOUEST, Institut d'Urbanisme de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde à destination des professionnels de l'éclairage, association LUCI (Lighting Urban Community International). Salon LUMIVILLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la pollution lumineuse : exemples de solutions déjà mises en oeuvre par des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet de loi "Grenelle de l'environnement" contre les nuisances et pollutions lumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme de recherche SEMIPAR - Secret militaire et participation en matière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Barré-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Boutelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention 6422, Ministère de l'écologie et du développement durable. 2013, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence et la nuit en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTISSAGES Explorer les systèmes socio-écologiques nocturnes par les paysages sonores . Une expérience d’interdisciplinarité et de participation à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire enfin la lumière sur nos besoins d’éclairage nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : faut-il éteindre les 11 millions de lampadaires allumés chaque nuit en France ? [Intervention radiophonique] Je pense donc j’agis. RCF (antenne nationale). Anne Kerléo (production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel étoilé, un espace en voie de disparition ? [Intervention radiophonique] De cause à effets, le magazine de l'environnement. France Culture. Aurélie Luneau (production), Alexandra Malka (réalisation), Anahi Morales (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities. Paysages sonores d'un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : un jour sans fin. [Intervention radiophonique] La méthode scientifique. France Culture. Nicolas Martin (production), Antoine Beauchamp (collaboration), Eve Etienne (collaboration), Noémie Naguet de Saint Vulfran (collaboration), Olivier Bétard (réalisation), Natacha Triou (collaboration), Céline Loozen (collaboration), Alexandra Delbot (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper, un acte politique ? Réflexions sur l’escalade entre Israël et Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est-elle un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sanitaires de la lumière artificielle nocturne - Un état des lieux des connaissances et des hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l’obscurité disparaît, ce que sa disparition fait au vivant, et comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier Parallèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, Premier Parallèle Poche, 978-2-85061-195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l'obscurité disparaît, ce que sa disparition fait au vivant et, comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier Parallèle, pp.304, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Challéat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Géographe de l'environnement, Chargé de recherche au CNRS. Coordinateur de l’Observatoire de l’environnement nocturne. Directeur adjoint de l'UMR GÉODE (CNRS Écologie & environnement, CNRS Sciences humaines & sociales).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-challeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2119-2051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112109667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur au CNRS en géographie de l'environnement et coordinateur de </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Observatoire de l'environnement nocturne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, mes travaux portent sur les interactions entre les sociétés humaines et l’environnement nocturne. Mes recherches s’intéressent principalement à la pollution lumineuse, à ses impacts sur les écosystèmes, la biodiversité et la santé humaine, ainsi qu’aux perceptions culturelles de la nuit. À travers une approche interdisciplinaire, je mobilise des outils issus de la géographie, des sciences de l’environnement, des sciences sociales et des humanités pour analyser les dynamiques et les enjeux liés à l’éclairage artificiel.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux explorent des questions de gouvernance environnementale, de justice écologique et de valorisation patrimoniale de la nuit. Ils s’inscrivent dans une réflexion plus large sur la manière dont les sociétés transforment et gèrent les ressources nocturnes à l’ère de l’anthropocène. Je participe également à des projets collaboratifs avec des collectivités, des associations et des citoyens pour réduire la pollution lumineuse, promouvoir des modes d’éclairage plus durables et préserver les nuits étoilées, par exemple par la création de réserves de ciel étoilé ou la mise en œuvre de réseaux écologiques sombres.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, j’accorde une attention particulière aux représentations sociales et culturelles de la nuit, que j’envisage à la fois comme un espace physique et un objet symbolique. Mon objectif est de contribuer à une meilleure compréhension des interactions entre les sociétés et leur environnement nocturne, tout en proposant des solutions concrètes pour un aménagement plus durable et respectueux de ces territoires.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; : empreinte lumineuse, urbanisme et gouvernance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université de Bourgogne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010DIJOL016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part-night lighting fails to restore natural song rhythms in urban European Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 396, pp.127837. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2026.127837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the benefits of part-night lighting on a tropical bat species endemic to Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Fourasté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 317, pp.111797. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2026.111797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité en danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Michalczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révéler et qualifier les paysages nocturnes du quotidien - L'obscurité comme dimension de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire nuit », ou comment réhabiliter l'obscurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue de la SNPN. Réintroduire la nuit dans nos existences ordinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 347, pp.60-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset of acoustic measurements from soundscapes collected worldwide during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-024-03611-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territorialités nocturnes à La Réunion : des rapports à la nuit en recomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Fourrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37-38, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.11513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et travailler un objet de recherche en interdisciplinarité : l’exemple de l’environnement nocturne à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.23-45. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial light may change flight patterns of bats near bridges along urban waterways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (2), pp.259-267. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acv.12635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape composition drives the impacts of artificial light at night on insectivorous bats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.118394. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2021.118394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grasping darkness: the dark ecological network as a social-ecological framework to limit the impacts of light pollution on biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-12156-260115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making darkness a place-based resource: how the fight against light pollution reconfigures rural areas in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the American Association of Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.196-215. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/24694452.2020.1747972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alors vint la nuit… Terrains, méthodes, perspectives, 48, pp.27-54. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ateliers.13410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtres sur ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Alpe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame noire, un indicateur de la place de la nature dans l’aménagement du territoire Pratiques et motivations des communes de la Métropole européenne de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hinnewinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 96 (2), pp.161-180. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.4764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socioécosystème environnement nocturne : un objet de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.257-269. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnement nocturne dans les territoires de montagne français, ressource et opérateur de transition vers la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nuits et montagnes, 106 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.3895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01772583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting night lighting right taking account of nocturnal urban uses for better-lit cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Waine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la pollution lumineuse est devenue l’affaire de tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les usages pour mieux éclairer la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte contre la pollution lumineuse s’organise dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en transition(s) : écologisation et démocratisation de la fabrique de l’éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.51-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel &amp; Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 548, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consider the Darkness. From an Environmental and Sociotechnical Controversy to Innovation in Urban Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Urban night. A time space of innovation, 11, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de la transition énergétique par la protection des ressources environnementales nocturnes : expériences dans les Pyrénées et les Alpes du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90 (4), pp.351-360. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nuits blanches sous un ciel noir ? La protection de la nuit, nouvelle préoccupation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENA Hors les murs, magazine des anciens élèves de l'ENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, dossier thématique « Voyages au bout de la nuit », 453, pp.30-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You remind us that anything is possible&amp;quot;. Le Dawn Wall au Yosemite, petites histoires et résonances contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 163, pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://sms.hypotheses.org/3697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'escalade, un sport comme les autres dans la course aux Jeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grimper, le magazine de l'escalade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 159, pp.26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier éclairage urbain et environnement nocturne : les enjeux d’une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2014045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence stratégique et dissimulation dans les outils de géovisualisation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, http://mappemonde.mgm.fr/num40/articles/art13404.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment lutter contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 428, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, une nouvelle question pour la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (2), pp.183-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sauver la Nuit » : Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Humaines Combinées : Revue électronique des écoles doctorales ED LISIT et ED LETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Actes du colloque interdoctoral 2011, 8, pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58335/shc.244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne, la construction d'un nouveau front de protection de la nature en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Luglia; Rémi Beau; Aline Treillard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire - Les figures changeantes de la protection de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.231-241, 2023, 978-2-75359198-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et que fais-tu de cinq cents millions d'étoiles ? Réflexions sur la valorisation de l'obscurité et du ciel étoilé à travers leur protection dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monod Becquelin A., Galinier J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alors vint la nuit.. Terrains, méthodes, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ethnologie, pp.27-54, 2020, 9782365190381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And what do you do with five-hundred millions stars ? Assessment of darkness and the starry sky, values and integration in regional planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pomeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Hoskins, S. Saville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locating value : theory, application and critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor&amp;Francis Books, pp.129-146, 2019, 978-1138852235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de l’éclairage public. De la lumière planifiée aux territorialités nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florian Guérin; Edna Hernandez-Gonzalez; Alain Montandon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines : des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-106, 2018, Questions contemporaines. Série Questions urbaines, 978-2-343-14342-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuits des Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Rouergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-8126-1667-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : entre défiance et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des concepteurs lumière et éclairagistes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conception lumière. Appréhender le contexte, les enjeux et les acteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-284, 2017, 978-2-281-14088-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nuit d'un haut lieu touristique de montagne : la Réserve internationale de ciel étoilé du Pic du Midi comme nouvelle ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delaplace; Maria Gravari-Barbas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires touristiques : invention, reconfigurations, repositionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-82, 2016, Tourisme, 978-2-7605-4625-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Noche, nuevo objeto de salvaguarda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurore Monod Becquelin; Jacques Galinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las cosas de la noche : una mirada diferente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centro de estudios mexicanos y centroamericanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-173, 2016, Antropología y Etnología, 978-2-8218-7437-4. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cemca.4201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissimulation des sites sensibles au regard du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Larceneux; Juliette Olivier-Leprince. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le secret nucléaire : information et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-149, 2014, Sociétés, 978-2-36441-108-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse : passer de la définition d'un problème à sa prise en compte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairer la ville autrement - Innovations et expérimentations en éclairage public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Polytechniques Universitaires Romandes, pp.182-197, 2009, 978-2-88074-786-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme MITI-PLUM (Mitigation de la pression lumineuse). Vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, En ligne, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d'une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France. , </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.18803.58409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Saint-Dié-des-Vosges, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse : vers l'adaptation en temps réel de l'éclairage public aux enjeux écologiques transitoires du Parc naturel régional de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des programmes financés par l’appel à projets 2024 “Pollution et dépollution : solutions et trajectoires” de la MITI du CNRS (année 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l'environnement nocturne. Trajectoire interdisciplinaire de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la SF2A 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Astronomie et d'Astrophysique (SF2A), Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Hommes-Milieux Pyrénées Haut Vicdessos : 16 ans d’observations et de rétro-observations dans les Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité consultatif de la réserve biologique mixte du Montcalm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réserve Biologique mixte du Montcalm, Feb 2025, Auzat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas. An action-research experiment in the Massif Central mountain range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Noz Breizh. « Fêter la nuit : trois ans de la chaire Noz Breizh »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Noz Breizh, May 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPM·Net. Deux réseaux denses de suivi long terme de la pression lumineuse à La Réunion et en Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la Journée du GDR LUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR 2202 LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame noire, infrastructures sombres, réseaux écologiques sombres ? Dépasser la technoscience, repenser la gouvernance de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les villes à la lumière de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Nantaise d’Aménagement et d’Urbanisme (ANAU), Apr 2025, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réseau écologique sombre. Comprendre, habiter et gouverner la nuit autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préservons la nuit pour le vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Morvan, Nov 2025, Glux-en-Glenne (Bibracte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying dense Artificial Light At Night (ALAN) monitoring networks for territorial actions: the cases of Réunion Island and La Brière region, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference On Artificial Light At Night ALAN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dark Sky Ireland; Friends of Mayo Dark Skies, Oct 2025, Westport, Ireland. https://artificiallightatnight.org/alan-conference-2025/venue-alan-2025/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménager l’environnement nocturne en Brière. Vers une démarche locale de maîtrise de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dujardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du GDR LUMEN (2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR2202 LUMEN (Lumière &amp; environnement nocturne, CNRS), Dec 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit, mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le jour de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, La Chapelle des Marais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier et phonographier : garder trace des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Sociétés Images &amp; Sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSFEA; Université Toulouse - Jean Jaurès; UMR5193 LISST (équipe Dynamiques Rurales), Jan 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire de l'environnement nocturne et le Réseau de suivi de la pression lumineuse à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire volcanologique du Piton de la Fournaise (OVPF-IPGP), Nov 2024, Bourg-Murat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent•Cities : monitoring large scale changes in urban ecoacoustics during the covid lockdown using deep learning and passive acoustic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Ecoacoustic Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université autonome de Madrid, Jul 2024, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomy education projects in Reunion Island: an overview of past, recent and upcoming activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Perrigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic K-Bidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: XXXII IAU General Assembly, Session of the Office of Astronomy for Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pollution lumineuse — Dessiner la lumière, restaurer l'obscurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Architecture de Montpellier, Mar 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automne de la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Saint-Éloi; Bibliothèques de Paris; Ville de Paris, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM; OHM Pyrénées-Haut Vicdessos; UMR5602 GÉODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression lumineuse (MITI·PLUM) : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Jéchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité des partenaires Trame Noire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional de Brière, Oct 2024, Pontchâteau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit... Mais pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée des Master 1 BEE, Université Paul Sabatier, Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultive ta science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Médiathèque de Saint-Céré, May 2024, Saint-Céré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, un outil d’action collective pertinent pour les territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Barascud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité – Comprendre les socio-écosystèmes pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Écologie &amp; Environnement, May 2024, Goyrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le noir — Exploration sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Caillaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit des chercheur·e·s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse; Région Occitanie; Toulouse Métropole; Cité de l'espace; Ministère de l'enseignement supérieur et de la recherche, Oct 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés — Doit-on éteindre la lumière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chansavang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Grousson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules des géants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Havre, Sep 2024, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les systèmes socio-écologiques nocturnes par les paysages sonores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution de l’appel à projets 2022 “Sciences participatives en situation d’interdisciplinarité”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission pour les initiatives transverses et interdisciplinaires (MITI) du CNRS, Jan 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores d'un monde confiné : le projet Silent Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy S P Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On Air : cartographier et répertorier le monde et les paysages sonores, de l'acoustique à l'écoacoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consortium Sound of Life (SoL), Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames noires du Massif central. Une recherche interventionnelle pour accompagner la territorialisation de la préservation de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine écologie, environnement et biodiversité | DiPEE Occitanie Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut écologie et environnement (InÉE) du CNRS, May 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The starry sky, a territorial commons?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC 2021 Commons in Space Virtual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for the Study of the Commons (IASC); Arizona State University; University of Arizona, Feb 2021, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’éco-acoustique pour l’étude des rythmes et paysages d’un socio-écosystème de montagne : le cas exploratoire de la vallée du Vicdessos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de l’OHM Pyrénées-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OHM Pyrénées-Haut Vicdessos; LabEx DRIIHM, Sep 2022, Toulouse, France. 24p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur sur la nuit, qu'es aquò ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot;, pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nuit du Parc naturel régional des Causses du Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional des Causses du Quercy; Écomusée de Cuzals, Aug 2022, Sauliac-sur-Célé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities, un projet collaboratif pour l’exploration des paysages sonores d’un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Écouter et entendre le territoire en temps de changements : que nous disent les sons des dynamiques et des interactions entre sociétés et environnement ?” (sous la dir. de Sourdril, A., &amp; Barbaro, L.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darkness as a resource for collective action in rural areas: the IPAMAC network experience (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de la ressource obscurité, nouveau front de la lutte contre la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de séminaires “Autour de l’écologie politique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif GOUPIL (Paul Cary, Magalie Franchomme, Nadia Garnoussi, Éric Glon, Hélène Melin, Olivier Petit), May 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANTONE® 19-3924, ou la &amp;quot;normatisation&amp;quot; de l’obscurité dans les espaces de faible densité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’éclairage artificiel sur l’usage des continuités écologiques par les chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales Chauves souris de la SFEPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHIROLUM- Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Influence des paramètres lumineux des LEDs sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamiel Spoelstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée jeunes chercheur.e.s « infrastructures, écologie et paysage, societés et territoires » ITTECOP-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde sauvage face à la civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Zask</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Vicdessos. Explorations méthodologiques pour l’étude d’un socio-écosystème nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel noir à l'environnement nocturne : la construction d'un nouveau front de protection de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la réserve intégrale à la nature ordinaire. Les figures changeantes de la protection de la nature (XIXe-XXIe s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire de la protection de la nature et de l'environnement (AHPNE), Sep 2020, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERITSERV-GRASP Les services écosystémiques fournis par les prairies du Haut Vicdessos dans un contexte de changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de St-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, St-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obscurité, une ressource commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers Territoriaux "Transition écologique et Lumière"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Région Réunion; Parc national de La Réunion, Nov 2019, Saint-Denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du ciel étoilé à l’environnement nocturne, la construction d’un nouveau front de protection de la nature. Éléments de cadrage et approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche "Anthropologie de la nuit"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7186 LESC (Laboratoire d'ethnologie et de sociologie comparative), Mar 2019, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obscurité pour biodiversité 2.0. Objectifs et enjeux socioécosystémiques des réseaux écologiques sombres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Journée Scientifique du GÉODE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5602 GÉODE, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toronto's Night of Ideas 2018 — To sleep or not to sleep?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sons et lumières du Haut Vicdessos. La nuit au prisme d’une écologie du son et de la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la lutte contre la pollution lumineuse en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l'environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel horizon des rapports des territoires à l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment préserver et valoriser l’environnement et les paysages nocturnes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes; Agence française pour la biodiversité (AFB), Nov 2018, Le Vigan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une recherche interdisciplinaire pour une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'UMR CNRS 5204 EDYTEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne, nouvelle identité visuelle et outil d’action collective pour des territoires de montagne en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01486853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socio-écosystème environnement nocturne, agenda pour une recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire In Situ, UMR CNRS LISST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage nocturne de montagne, nouvelle identité visuelle et outil d’action collective pour des territoires en transitions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La montagne, territoire d’innovation. Session “Représenter la montagne. Des images et des cartes pour agir sur les territoires”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx ITTEM (Innovations et transitions dans les territoires de montagne), Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-écosystèmes nocturnes et territoires : vers une approche intégrée de l'environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervention Parc naturel régional du Massif des Bauges, 12 juin 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Châtelard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la protection de l'obscurité un projet de territoire. Pour une gestion intégrée des socio-écosystèmes nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intégrer l'enjeu de la Trame noire dans son projet TVB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Française pour la Biodiversité, Jul 2017, Lalley, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences de l’anticapitalisme II. Ontologies et épistémologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Hautes Études en Sciences Sociales (EHESS), May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nuit urbaine à l’environnement nocturne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l’UMR CNRS 6590 Espaces &amp; Sociétés (ESO), Université de Rennes 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CNRS 6590 ESO, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building up emancipation in order to innovate? Energy transition and localism in French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Colloquium of the IGU Commission on the sustainability of rural systems: "Balancing heritage and innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;paysage nocturne&amp;quot;, nouvel outil pour l'action collective territorialisée contre les nuisances et pollutions lumineuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation de haut niveau "Paysage" de l'OSU de Rennes (action DiPEE CNRS-InEE) - Paysages sonores, paysages lumineux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Sciences de l'Univers de Rennes (OSUR), CNRS-InEE, Dec 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et nocturnité. Des pollutions lumineuses aux paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE CNRS-InEE Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances et pollutions lumineuses aéroportuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition devant la Commission du développement durable et de l'aménagement du territoire de l'Assemblée nationale, Mission d'information sur les nuisances aéroportuaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles nuits, pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Penser, sentir et narrer la vie nocturne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMRs Lab'Urba, Lavue, Prodig, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit étoilée : cœur ou marge du tourisme durable ? Mise en protection et valorisation touristique des réserves de ciel étoilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixièmes Journées scientifiques du tourisme durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management du Tourisme Durable, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ? Une appropriation de la transition énergétique dans les territoires touristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et transitions énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5194 PACTE; UMR 8568 CIRED, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nuit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cafés Géographiques de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Night & the Northern Lights in the Production of a New Touristic Imaginary of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Darkness in the North</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire PTT (Paysages, Territoires, Transitions) du Ministère de l’Écologie, du Développement durable et de l’Énergie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l’Écologie, du Développement durable et de l’Énergie, Dec 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les thermes, le ski, et puis la nuit. Des stations illuminées à la valorisation des ressources environnementales nocturnes dans les territoires touristiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires des aires et stations touristiques : dynamiques d'innovation, mises en tension et enjeux prospectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Gardiens des étoiles”. Revisiter le couple territoires/nuit par l’écologie politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nuit se lève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Nocturnes, groupe de recherche en Anthropologie de la nuit, UMR CNRS 7186 LESC, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation par la dispute – Les apports des mouvements de protection de la nuit dans l’éclairage public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Fabrik. La nuit urbaine, territoire d’innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwiazdzinski L. and Chausson N., PACTE Laboratory, Grenoble, France, Apr 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer la nuit étoilée. La construction d'une ressource touristique territoriale : la Réserve Internationale de Ciel Etoilé du Pic du Midi de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque International de l'Association ASTRES " Le tourisme hors des sentiers battus : coulisses, interstices et nouveaux territoires touristiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association AsTRES., May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit(s) et Territoire(s) : pratiques nocturnes, sciences sociales diurnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude du Collectif RENOIR, “Nuit(s) et Territoire(s)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif RENOIR, Jul 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les territoires regardent la nuit étoilée : constitution et configuration d'une nouvelle ressource touristique territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie de la Nuit (sous la direction de Jacques Galinier et Aurore Monod Becquelin), Maison Archéologie et Ethnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00967207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And What do You do With Five-hundred Millions of Stars? - Reflections on the Assessment of the Night and the Starry Sky through their Protection in the Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mise en lumière du patrimoine à la patrimonialisation de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et patrimoine : dispositifs Lumineux et espaces publics, regards croisés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Nov 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pollutions lumineuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences du Muséum National d'Histoire Naturelle de Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’un tourisme &amp;quot;dans la nuit&amp;quot; à un tourisme &amp;quot;de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit Blanche à Paris, Comptoir des Presses d’Universités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comptoir des Presses d’Universités, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the value of the (starry) night? Geo-economic reflections on the assessment of the night and the starry sky through their protection in the territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Artificial Light At Night (ALAN 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LONNE Network (COST action), Sep 2014, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaming the Light, Claiming the Night. Actors, Issues and Effects of Lighting Conflicts in France since the 1980's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Poméon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Geographic Society Annual International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation complexe en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-environnementale de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Innovation de la Région Poitou Charente sur l'Energie dans la ville (projet Ville Durable EDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La préservation de l'environnement nocturne : les enjeux d'une controverse sociotechnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ThéMA - UMR 6049</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cachez ce site que je ne saurais voir ! - La dissimulation des sites sensibles dans les outils interactifs de géovisualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme de recherche SEMIPAR (Secret Militaire et PARticipation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restaurer la &amp;quot;nocturnité&amp;quot; des territoires ? Les enjeux territoriaux soulevés par la contestation de l'hybridation de la nuit par la lumière artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres scientifiques internationales "Territoire, Territorialisation, Territorialité" (TTT) de Grenoble. Hybride, hybridation, hybridité - Les territoires et les organisations à l'épreuve de l'hybridation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car les chemins du jour côtoient ceux de la nuit&amp;quot; - Emergence et enjeux d'une fabrique renouvelée de la nuit urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées inter-doctorales de l'Ecole Polytechnique d'Architecture et d'Urbanisme d'Alger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un champ scientifique renouvelé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de l'Association de Défense de l'Eau et de Protection de l'Environnement de la Région de Contres (ADEPERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Contres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituer la nuit en bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au séminaire Protection du ciel nocturne et de la biodiversité : Adapter l'éclairage pour protéger l'environnement nocturne ? (Association Française d'Astronomie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, un bien environnemental en devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences de la Société Astronomique de Bourgogne (SAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Images de l'Institut Français d'Amérique Latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialité des dommages et risques environnementaux comme point de convergence entre géographie, écologie et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie, écologie, politique : un climat de changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nostalgie de la nuit. De la construction d'un nouveau bien environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J'éclaire ma ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Littoral Durable 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Préfailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit, nouvel objet de sauvegarde face à l'urbanisation des territoires ? Origines et enjeux de la restauration du nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las Cosas de la Noche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche cognitive et multiscalaire des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions cognitives et multiscalaires des conflits environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Conflits et Territoires (AgroParisTech, CNRS, INRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'abolition de la nuit à sa sauvegarde. Causes, acteurs et enjeux d'un renversement de paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'équipe Anthropologie de la Nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place donner à la nocturnité dans notre urbanité ? Réflexion autour d'une chronobiologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nuisances lumineuses, quelles conséquences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive au salon Cité 21 (Carrefour d'Idées pour les Territoires et leurs Elus) des collectivités territoriales de la Côte d'Or</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité d'un projet d'éclairage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cluster Lumière. Rencontres Réinventer les lumières de la ville, performance et efficience durables en éclairage public.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit en danger ? De la construction de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire général de l'équipe Anthropologie de la Nuit - LESC Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en débats des territoires de la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur Les effets de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Démocratie &amp; Participation, École des Hautes Études en Sciences Sociales (EHESS), Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; – Géographie de la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e colloque interdoctoral en Sciences Humaines et Sociales, ED LISIT 491 Université de Bourgogne et ED LETS 38 Université de Franche-Comté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et mutations de l'éclairage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique au Metallurgic Park - Exposition temporaire "Et la lumière fût"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dommartin-le-Franc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit&amp;quot; ? De l'émergence de la lumière artificielle comme objet de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique à Agglopolys, Communauté d'Agglomération de Blois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place d'une charte départementale d'éclairage public. Possibilités et limites de la négociation environnementale locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de réflexion et de formation pour les membres de l'ANPCEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Merlieux et Fouquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gouvernance environnementale de l'éclairage public en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants, EVS INSA Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis de l'éclairage public à l'heure du Grenelle de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive à la table ronde à destination des professionnels, élus et associatifs autour de la thématique des nuisances et pollutions lumineuses. Semaine du Développement Durable et Année Mondiale de l'Astronomie (IYA09, UNESCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la pollution lumineuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Laboratoire Vie Urbaine, UMR LOUEST, Institut d'Urbanisme de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclairage public et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde à destination des professionnels de l'éclairage, association LUCI (Lighting Urban Community International). Salon LUMIVILLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tour d'horizon de la pollution lumineuse : exemples de solutions déjà mises en oeuvre par des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation du projet de loi "Grenelle de l'environnement" contre les nuisances et pollutions lumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la pollution lumineuse zénithale en Bourgogne à partir de données de population et d'occupation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres de Théo Quant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse et environnement nocturne. Les productions scientifiques marquantes en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Foglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Loose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; GDR2202 LUMEN (Lumière &amp; environnement nocturne); CNRS; CNRS Écologie &amp; Environnement. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUTRENOIR, une exploration des paysages sonores nocturnes à Cilaos et au Tévelave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire de l'environnement nocturne; CNRS; Mission pour les initiatives transverses et interdisciplinaires (MITI). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation de la pression Lumineuse : vers l’adaptation en temps réel de l’éclairage public aux enjeux écologiques transitoires du PNR de Brière. Défi Pollution et dépollution : solutions et trajectoires. Rapport scientifique et financier des projets lauréats en 2024 (année 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MITI (CNRS); Observatoire de l'environnement nocturne. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique et financier de l'année 1 du projet OUTRENOIR : participation des populations habitantes à la caractérisation des socio-écosystèmes nocturnes des territoires réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional du Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional des Monts d'Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional du Pilat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Périgord-Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'atelier de lancement de la Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Association Inter-Parcs du Massif central (IPAMAC); Région Auvergne-Rhône-Alpes; FNADT (Fonds National d'Aménagement et de Développement du Territoire); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2022, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 1 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc national des Cévennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional Livradois-Forez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC). Compte-rendu intermédiaire. Visite du Parc naturel régional de l'Aubrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); Union Européenne; UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2021, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet CHIROLUM. Comment limiter les impacts écologiques de l’éclairage artificiel nocturne le long des ILTe ? Caractérisation de l’influence des paramètres lumineux des lampes sur les mouvements des chiroptères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Viol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kerbiriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ros-Kiri Ing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ademe - Agence de la transition écologique. 2021, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase 2 du programme &amp;quot;Trames noires du Massif central&amp;quot; (IPAMAC, 2020). Compte-rendu intermédiaire. Visite du Parc naturel régional de Millevaches en Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IPAMAC (Association inter-Parcs du Massif central); Région Auvergne-Rhône-Alpes; ANCT (Agence nationale de la cohésion des territoires); UMR5602 GÉODE (CNRS); Collectif RENOIR / Observatoire de l'environnement nocturne. 2020, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion préliminaire à la définition d’indicateurs nationaux sur la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Amsallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04273532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du programme de recherche SEMIPAR - Secret militaire et participation en matière nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Baconnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Barré-Pépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Boutelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention 6422, Ministère de l'écologie et du développement durable. 2013, 367 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le silence et la nuit en voie de disparition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lengagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTISSAGES Explorer les systèmes socio-écologiques nocturnes par les paysages sonores . Une expérience d’interdisciplinarité et de participation à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire enfin la lumière sur nos besoins d’éclairage nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : faut-il éteindre les 11 millions de lampadaires allumés chaque nuit en France ? [Intervention radiophonique] Je pense donc j’agis. RCF (antenne nationale). Anne Kerléo (production)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Mariton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel étoilé, un espace en voie de disparition ? [Intervention radiophonique] De cause à effets, le magazine de l'environnement. France Culture. Aurélie Luneau (production), Alexandra Malka (réalisation), Anahi Morales (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dark Ecological Network': strategically tackling light pollution for biodiversity and people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Franchomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuit et environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.602-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent·Cities. Paysages sonores d'un monde confiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Farrugia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Froidevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution lumineuse : un jour sans fin. [Intervention radiophonique] La méthode scientifique. France Culture. Nicolas Martin (production), Antoine Beauchamp (collaboration), Eve Etienne (collaboration), Noémie Naguet de Saint Vulfran (collaboration), Olivier Bétard (réalisation), Natacha Triou (collaboration), Céline Loozen (collaboration), Alexandra Delbot (collaboration)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grimper, un acte politique ? Réflexions sur l’escalade entre Israël et Palestine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Caprez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.74-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit est-elle un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01015605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts sanitaires de la lumière artificielle nocturne - Un état des lieux des connaissances et des hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00980019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l’obscurité disparaît, ce que sa disparition fait au vivant, et comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier Parallèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 280 p., 2024, Premier Parallèle Poche, 978-2-85061-195-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauver la nuit. Comment l'obscurité disparaît, ce que sa disparition fait au vivant et, comment la reconquérir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Premier Parallèle, pp.304, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85A5FE5"/>
+    <w:nsid w:val="FBC2677D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-challeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2119-2051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112109667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire-environnement-nocturne.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michalczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1747972" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946397v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3064" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147945v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150159v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larceneux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130104v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014045" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59289" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01895385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerouergue.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-conception-lumiere.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/4201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.4201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/422-le-secret-nucleaire-9782364411081.html?search_query=Le+secret+nucleaire+%3A+information+et+participation+citoyenne&amp;amp;results=25" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856031v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrigault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic K-Bidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Dandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856144v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barascud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856147v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chansavang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grousson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillaux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762702v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zask" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749292v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080214v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486853v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088676v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563930v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925285v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925291v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931280v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925275v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925529v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925893v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00922270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925896v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931524v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931359v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925898v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baconnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barr&#233;-P&#233;pin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377163v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752461v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752463v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caprez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.premierparallele.fr/livre/sauver-la-nuit-poche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-challeat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2119-2051" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112109667" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoire-environnement-nocturne.cnrs.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010DIJOL016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522434v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2026.127837" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mariton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourast&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2026.111797" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506907v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Michalczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517390v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my S P Froidevaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pajusco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03611-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377264v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Fourrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.11513" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamiel Spoelstra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12635" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vernet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Azam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118394" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12156-260115" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2020.1747972" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pomeon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.13410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062125v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hinnewinkel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.4764" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946397v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01772583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.3895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471516v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Dupuy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147945v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931469v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Larceneux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925566v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/shc.244" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401938v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59289" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01895385v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lerouergue.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563830v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/la-conception-lumiere.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659157v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/nouveaux-territoires-touristiques-3089.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563112v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cemca/4201" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cemca.4201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/422-le-secret-nucleaire-9782364411081.html?search_query=Le+secret+nucleaire+%3A+information+et+participation+citoyenne&amp;amp;results=25" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04896155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378738v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18803.58409" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563918v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Girard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04883849v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J&#233;choux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505666v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dujardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505874v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506461v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Foglar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora P&#233;ron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392418v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856031v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04856699v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Froidevaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrigault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic K-Bidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Dandin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856144v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857734v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745666v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856234v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856153v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Joubert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04590404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barascud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856210v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Caillaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04856147v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Peralta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chansavang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grousson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392937v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784201v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784122v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762704v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03762702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748554v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748504v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401993v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Zask" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012765v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Molina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402154v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752385v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752273v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749292v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749305v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01486853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564020v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564026v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564049v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564011v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563933v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564089v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748447v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564903v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564783v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088676v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087637v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563930v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015610v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088660v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967207v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087613v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946056v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088669v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980029v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931266v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925285v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931280v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931349v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931307v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925498v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925275v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931292v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925263v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925296v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925540v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925898v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925893v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00922270v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092220v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931510v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931480v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931527v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925903v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931532v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925906v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931536v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764467v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05500330v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04531481v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04857034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392509v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749153v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749174v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749170v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749115v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749133v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748395v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros-Kiri Ing" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Amsallem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Billon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080101v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Baconnet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Barr&#233;-P&#233;pin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Boutelet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cadoret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512186v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994031v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377163v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752461v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Reboul" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737799v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748373v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03752463v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Caprez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015605v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980019v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855989v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.premierparallele.fr/livre/sauver-la-nuit-poche" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406828v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>