--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -106,382 +106,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du genre : genre et approches intersectionnelles dans les sciences sociales françaises au XXIe siècle</w:t>
+                <w:t xml:space="preserve">Streaming Platforms, Filter Bubbles, and Cultural Inequalities. How Online Services Increase Consumption Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boelaert</w:t>
+                <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Coavoux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abel Aussant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arss.258.0126⟩</w:t>
+              <w:t xml:space="preserve">Sociological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.572-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15195/v12.a24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365253v1</w:t>
+                <w:t xml:space="preserve">hal-05249765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La part du genre : genre et approches intersectionnelles dans les sciences sociales françaises au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boelaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altaïr Despres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Ollion</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sibylle Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cinquante ans, 258-259, pp.126-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.258.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543238v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Platforms, Filter Bubbles, and Cultural Inequalities. How Online Services Increase Consumption Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo D. Petev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Aussant</w:t>
+                <w:t xml:space="preserve">Patrick Präg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.572-600. </w:t>
+              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (3), pp.1156-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15195/v12.a24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249765v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t>
               </w:r>
@@ -506,51 +506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -627,51 +627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -731,51 +731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to music videos on YouTube. Digital consumption practices and the environmental impact of streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Garrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -816,230 +816,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qui veut jouer au Monopoly ? » Cultures et pratiques du jeu de société en France</w:t>
+                <w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Berry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Olivier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.111-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654173v1</w:t>
+                <w:t xml:space="preserve">hal-03654184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Qui veut jouer au Monopoly ? » Cultures et pratiques du jeu de société en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.2819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654184v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une profession de l’authenticité. Le régime de proximité des intermédiaires du jeu vidéo sur Twitch et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,51 +1086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme scolaire déniée des médiations muséales. Enquête sur l’accompagnement des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1171,308 +1171,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02493185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes de recommandation musicale et l’autonomie de l’auditeur. Analyse des écoutes d'un panel d'utilisateurs de streaming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Planifier et sélectionner. Rapports au temps des visiteurs de musées et légitimité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sisley Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.213.0017⟩</w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226-227, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.226.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01639788v2</w:t>
+                <w:t xml:space="preserve">halshs-02119400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation genrée des pratiques des jeux vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les algorithmes de recommandation musicale et l’autonomie de l’auditeur. Analyse des écoutes d'un panel d'utilisateurs de streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisley Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 213, pp.17-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.213.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152427v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01639788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier et sélectionner. Rapports au temps des visiteurs de musées et légitimité culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La différenciation genrée des pratiques des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enjeux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.226.0031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02119400v1</w:t>
+                <w:t xml:space="preserve">halshs-02152427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les techniques numériques font aux loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On apprend à regarder la peinture&amp;quot;. Des textes de médiation didactiques au musée d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42-43, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la compétence. Les apports de l’analogie entre comportements politiques et consommations artistiques à l’étude des publics des musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,217 +1647,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître un chef d'œuvre. L'influence du statut d'une œuvre dans l'allocation de l'attention des visiteurs au musée d'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les pratiques ludiques des adultes entre affinités électives et sociabilités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.072.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01516209v1</w:t>
+                <w:t xml:space="preserve">halshs-01348941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques ludiques des adultes entre affinités électives et sociabilités familiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Reconnaître un chef d'œuvre. L'influence du statut d'une œuvre dans l'allocation de l'attention des visiteurs au musée d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/socio.072.0133⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01348941v1</w:t>
+                <w:t xml:space="preserve">halshs-01516209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know About Games. A Scientometric Approach to Game Studies in the 2000s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,252 +1911,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure du temps à l'analyse des séquences d'action. Dynamique de l'attention dans les études du public des musées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Familles au musée : l’inégale transmission culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.8-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01145691v1</w:t>
+                <w:t xml:space="preserve">halshs-01308655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life itself&amp;quot;. L'engagement de Howard Phillips Lovecraft dans le journalisme amateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la mesure du temps à l'analyse des séquences d'action. Dynamique de l'attention dans les études du public des musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.6031⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.237-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030269ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01121337v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles au musée : l’inégale transmission culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Life itself&amp;quot;. L'engagement de Howard Phillips Lovecraft dans le journalisme amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01308655v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d’une pratique culturelle</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.308-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,51 +2341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Des classes sociales 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence artistique, réception et démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,64 +2505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tome 40 (3), pp.245-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,64 +2622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,90 +2867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du Game ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2981,90 +2981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des classes sociales 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3435,64 +3435,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II. Une numérisation inachevée et inégale des loisirs et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gilliotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,64 +3569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les Français et les jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo chez les adolescents en France. Une approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Berry; Leticia Andlauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu vidéo et adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.15-30, 2019</w:t>
@@ -3741,51 +3741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement corporel des visiteurs de musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Jacquot; Jean-Marc Leveratto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Durkheim et Mauss. Émotions : religions, arts, politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.187-201, 2015, 9782814302136</w:t>
@@ -3827,51 +3827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,77 +3913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Styles. The Differentiation of Practices in Online Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lebaron; Michael Grenfell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu and Data Analysis. Methodological Principles and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.165-180, 2014</w:t>
@@ -4025,64 +4025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures biographiques et écriture du fantastique dans L'affaire Charles Dexter Ward de Howard P. Lovecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.369-398, 2011</w:t>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace social des pratiques de &amp;lt;em&amp;gt;World of Warcraft&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hovig Ter Minassian et Samuel Rufat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions Théoriques, pp.164-180, 2011</w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un monde social se construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Perraton, Magda Fusaro et Maud Bonenfant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation et communication dans les jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.105-121, 2011</w:t>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière des joueurs de World of Warcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Craipeau, Sébastien Genvo, Brigitte Simonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux vidéo au croisement du social, de l'art et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.43-58, 2010</w:t>
@@ -4416,51 +4416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantitative/Qualitative Antinomy in Virtual World Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Talmadge J. Wright, David G. Embrick &amp; Andras Lukacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopic Dreams and Apocalyptic Fantasies. Playing in Virtual Realms, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexington Press, pp.223-244, 2010</w:t>
@@ -4521,51 +4521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'expérience esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. ENS de Lyon, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSEN009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4761,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>