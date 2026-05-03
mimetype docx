--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -106,382 +106,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streaming Platforms, Filter Bubbles, and Cultural Inequalities. How Online Services Increase Consumption Diversity</w:t>
+                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Boelaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abel Aussant</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo D. Petev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Präg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15195/v12.a24⟩</w:t>
+              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (3), pp.1156-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249765v1</w:t>
+                <w:t xml:space="preserve">hal-05543238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part du genre : genre et approches intersectionnelles dans les sciences sociales françaises au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altaïr Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Gollac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Cinquante ans, 258-259, pp.126-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.258.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Streaming Platforms, Filter Bubbles, and Cultural Inequalities. How Online Services Increase Consumption Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Präg</w:t>
+                <w:t xml:space="preserve">Abel Aussant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (3), pp.1156-1196. </w:t>
+              <w:t xml:space="preserve">Sociological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.572-600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15195/v12.a24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543238v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating digital traces into mixed methods designs</w:t>
               </w:r>
@@ -506,51 +506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -627,51 +627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -731,51 +731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to music videos on YouTube. Digital consumption practices and the environmental impact of streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Garrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -816,230 +816,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t>
+                <w:t xml:space="preserve">« Qui veut jouer au Monopoly ? » Cultures et pratiques du jeu de société en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Alexandre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vincent Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences du jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdj.2819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03654184v1</w:t>
+                <w:t xml:space="preserve">hal-03654173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qui veut jouer au Monopoly ? » Cultures et pratiques du jeu de société en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les influenceurs de la Silicon Valley. Entreprendre, promouvoir et guider la révolution numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du jeu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.111-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654173v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une profession de l’authenticité. Le régime de proximité des intermédiaires du jeu vidéo sur Twitch et YouTube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,51 +1086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme scolaire déniée des médiations muséales. Enquête sur l’accompagnement des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1171,308 +1171,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02493185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planifier et sélectionner. Rapports au temps des visiteurs de musées et légitimité culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La différenciation genrée des pratiques des jeux vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enjeux numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02119400v1</w:t>
+                <w:t xml:space="preserve">halshs-02152427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les algorithmes de recommandation musicale et l’autonomie de l’auditeur. Analyse des écoutes d'un panel d'utilisateurs de streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisley Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 213, pp.17-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.213.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01639788v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La différenciation genrée des pratiques des jeux vidéo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Planifier et sélectionner. Rapports au temps des visiteurs de musées et légitimité culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226-227, pp.31-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.226.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152427v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02119400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les techniques numériques font aux loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées économiques et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 194, pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On apprend à regarder la peinture&amp;quot;. Des textes de médiation didactiques au musée d'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42-43, pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1575,51 +1575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières de la compétence. Les apports de l’analogie entre comportements politiques et consommations artistiques à l’étude des publics des musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,217 +1647,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01924370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques ludiques des adultes entre affinités électives et sociabilités familiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reconnaître un chef d'œuvre. L'influence du statut d'une œuvre dans l'allocation de l'attention des visiteurs au musée d'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David L Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.23-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01348941v1</w:t>
+                <w:t xml:space="preserve">halshs-01516209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaître un chef d'œuvre. L'influence du statut d'une œuvre dans l'allocation de l'attention des visiteurs au musée d'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les pratiques ludiques des adultes entre affinités électives et sociabilités familiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (2), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.072.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01516209v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01348941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What We Know About Games. A Scientometric Approach to Game Studies in the 2000s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,252 +1911,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01399067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles au musée : l’inégale transmission culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De la mesure du temps à l'analyse des séquences d'action. Dynamique de l'attention dans les études du public des musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informations sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.237-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030269ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01308655v1</w:t>
+                <w:t xml:space="preserve">halshs-01145691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure du temps à l'analyse des séquences d'action. Dynamique de l'attention dans les études du public des musées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Life itself&amp;quot;. L'engagement de Howard Phillips Lovecraft dans le journalisme amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles perspectives en sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.6031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1030269ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145691v1</w:t>
+                <w:t xml:space="preserve">halshs-01121337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life itself&amp;quot;. L'engagement de Howard Phillips Lovecraft dans le journalisme amateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Familles au musée : l’inégale transmission culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 190, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/contextes.6031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01121337v1</w:t>
+                <w:t xml:space="preserve">halshs-01308655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer aux jeux vidéo en France. Géographie sociale d’une pratique culturelle</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.308-323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (4), pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2341,51 +2341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Des classes sociales 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (1), pp.3-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence artistique, réception et démocratisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2505,64 +2505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Tome 40 (3), pp.245-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2622,64 +2622,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (3), pp.245-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Eloy (dir.), Comment la culture vient aux enfants. Repenser les médiations, Paris, Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Frédérique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Deslyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,90 +2867,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du Game ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2981,90 +2981,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin du game? Les jeux vidéo au quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Passeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3231,51 +3231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des classes sociales 2.0 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
@@ -3341,51 +3341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Questions théoriques, 2012, Aurélien Gleize, 978-2-917131-19-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3435,64 +3435,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre II. Une numérisation inachevée et inégale des loisirs et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gilliotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,64 +3569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les Français et les jeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3668,51 +3668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeux vidéo chez les adolescents en France. Une approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Berry; Leticia Andlauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeu vidéo et adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.15-30, 2019</w:t>
@@ -3741,51 +3741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement corporel des visiteurs de musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Jacquot; Jean-Marc Leveratto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Durkheim et Mauss. Émotions : religions, arts, politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.187-201, 2015, 9782814302136</w:t>
@@ -3827,51 +3827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situating Play Cultures. A survey of videogame players and practices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,77 +3913,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Styles. The Differentiation of Practices in Online Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lebaron; Michael Grenfell. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourdieu and Data Analysis. Methodological Principles and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.165-180, 2014</w:t>
@@ -4025,64 +4025,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les joueurs de jeu vidéo en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rufat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hovig ter Minassian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruptures biographiques et écriture du fantastique dans L'affaire Charles Dexter Ward de Howard P. Lovecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Lahire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'ils vivent, ce qu'ils écrivent. Mises en scène littéraires du social et expériences socialisatrices des écrivains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Archives Contemporaines, pp.369-398, 2011</w:t>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace social des pratiques de &amp;lt;em&amp;gt;World of Warcraft&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hovig Ter Minassian et Samuel Rufat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux vidéo comme objet de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Questions Théoriques, pp.164-180, 2011</w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un monde social se construit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Perraton, Magda Fusaro et Maud Bonenfant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socialisation et communication dans les jeux vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Montréal, pp.105-121, 2011</w:t>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carrière des joueurs de World of Warcraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Craipeau, Sébastien Genvo, Brigitte Simonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les jeux vidéo au croisement du social, de l'art et de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.43-58, 2010</w:t>
@@ -4416,51 +4416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quantitative/Qualitative Antinomy in Virtual World Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Talmadge J. Wright, David G. Embrick &amp; Andras Lukacs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utopic Dreams and Apocalyptic Fantasies. Playing in Virtual Realms, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexington Press, pp.223-244, 2010</w:t>
@@ -4521,51 +4521,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'expérience esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. ENS de Lyon, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSEN009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4761,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>