--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -106,291 +106,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
+                <w:t xml:space="preserve">La part du genre : genre et approches intersectionnelles dans les sciences sociales françaises au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Ollion</w:t>
+                <w:t xml:space="preserve">Estelle Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivaylo D. Petev</w:t>
+                <w:t xml:space="preserve">Altaïr Despres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Präg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sibylle Gollac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (3), pp.1156-1196. </w:t>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cinquante ans, 258-259, pp.126-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arss.258.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543238v1</w:t>
+                <w:t xml:space="preserve">hal-05365253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La part du genre : genre et approches intersectionnelles dans les sciences sociales françaises au XXIe siècle</w:t>
+                <w:t xml:space="preserve">Machine Bias. How Do Generative Language Models Answer Opinion Polls?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boelaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Coavoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Delaine</w:t>
+                <w:t xml:space="preserve">Étienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altaïr Despres</w:t>
+                <w:t xml:space="preserve">Ivaylo D. Petev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibylle Gollac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Präg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Cinquante ans, 258-259, pp.126-145. </w:t>
+              <w:t xml:space="preserve">Sociological Methods and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (3), pp.1156-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arss.258.0126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00491241251330582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365253v1</w:t>
+                <w:t xml:space="preserve">hal-05543238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming Platforms, Filter Bubbles, and Cultural Inequalities. How Online Services Increase Consumption Diversity</w:t>
               </w:r>
@@ -4761,51 +4761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365253v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boelaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Coavoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Delaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alta&#239;r Despres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Gollac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.258.0126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo D. Petev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pr&#228;g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00491241251330582" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05249765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Aussant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15195/v12.a24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448365v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renisio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulangeon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beauvisage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mellet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14614448221146174" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Garrocq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14695405221133266" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.2819" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alexandre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Roques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.224.0169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02493185v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4427" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01639788v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Maillard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02119400v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.226.0031" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.194.0034" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924370v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bssg.296" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Gerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.072.0133" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Zabban" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1555412016676661" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030269ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121337v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01308655v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979703v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rufat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hovig ter Minassian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.434.0308" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241890v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.403.0245" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03638800v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Fr&#233;d&#233;rique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Deslyper" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Eloy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916719v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205924v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boutet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gerber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/la-fin-du-game/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Passeron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pedler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Martinache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merckl&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100604470" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reset.revues.org/90" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094809v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deps.garci.2025.01.0155" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02021618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00974288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657537v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664592v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04902497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSEN009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>