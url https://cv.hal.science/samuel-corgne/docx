--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05422331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Dynamics of Woody Vegetation in the Abo-bral region, southernPantanal wetland (Brazil): Contributi-ons of Functional Indices Derived from Satellite Image Time Series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying the Dempster–Shafer Fusion Theory to Combine Independent Land-Use Maps: A Case Study on the Mapping of Oil Palm Plantations in Sumatra, Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Corgne</w:t>
+                <w:t xml:space="preserve">Carl Bethuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Descals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAEGA - O Espaço Geográfico em Análise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5380/raega.v63i2.99925⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs17020234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448765v1</w:t>
+                <w:t xml:space="preserve">hal-04925106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the Dempster–Shafer Fusion Theory to Combine Independent Land-Use Maps: A Case Study on the Mapping of Oil Palm Plantations in Sumatra, Indonesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Bethuel</w:t>
+                <w:t xml:space="preserve">Assessing the Dynamics of Woody Vegetation in the Abo-bral region, southernPantanal wetland (Brazil): Contributi-ons of Functional Indices Derived from Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uelison Mateus Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Arvor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.234. </w:t>
+              <w:t xml:space="preserve">RAEGA - O Espaço Geográfico em Análise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.155 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs17020234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5380/raega.v63i2.99925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925106v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Long-Term Monitoring of Wetland Ecosystem Functioning in Ramsar Sites for Their Sustainable Management</w:t>
               </w:r>
@@ -1687,282 +1687,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markov chains–cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
+                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Bacani</w:t>
+                <w:t xml:space="preserve">Cecile Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Quénol</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Vannier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (7), pp.570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs8070570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01270280v1</w:t>
+                <w:t xml:space="preserve">hal-01374453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Characterization of Hydrological Dynamics in a Coastal Marsh Using High Temporal Resolution Sentinel-1A Images</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markov chains–cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+                <w:t xml:space="preserve">Vitor Bacani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonis</w:t>
+                <w:t xml:space="preserve">Arnaldo Y. Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Quénol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Corgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of applied remote sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374453v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markov chains-cellular automata modeling and multicriteria analysis of land cover change in the Lower Nhecolândia subregion of the Brazilian Pantanal wetland</w:t>
               </w:r>
@@ -1974,64 +1974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Matheus Bacani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaldo Yoso Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2498,51 +2498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dusseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Vertès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2864,278 +2864,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Characterization of Hedgerows Using TerraSAR-X Imagery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Baudry</w:t>
+                <w:t xml:space="preserve">Combined Use of Multi-Temporal Optical and Radar Satellite Images for Grassland Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dusseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (5), pp.3752-3769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs6053752⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 6 (7), pp.6163-6182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs6076163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107542v1</w:t>
+                <w:t xml:space="preserve">hal-01102961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Use of Multi-Temporal Optical and Radar Satellite Images for Grassland Monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+                <w:t xml:space="preserve">Detection and Characterization of Hedgerows Using TerraSAR-X Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Betbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 6 (7), pp.6163-6182. </w:t>
+              <w:t xml:space="preserve">, 2014, 6 (5), pp.3752-3769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs6076163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs6053752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102961v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring restored riparian vegetation: how can recent developments in remote sensing sciences help?</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing precipitation and large-scale weather situations in Brittany: the usefulness of the Hess-Brezowsky classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3579,51 +3579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Precipitation and Large-Scale Weather Situations in Brittany: the Usefulness of the Hess-Brezowsky Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3674,51 +3674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Hess-Brezowsky classification to the identification of weather patterns causing heavy winter rainfall in Brittany (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DINÂMICAS ESPAÇO-TEMPORAIS DAS FORMAÇÕES FLORESTAL E SAVÂNICA DO PANTANAL DO ABOBRAL, MATO GROSSO DO SUL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uelison Mateus Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Henrique Soares Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5335,51 +5335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pycon-fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPy, Oct 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5555,51 +5555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5896,51 +5896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du climat local sur la viticulture dans la Province de Mendoza (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphy Dallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique à l'échelle des dynamiques paysagères du grand ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSUR "Dynamiques des paysages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Austria</w:t>
@@ -6863,51 +6863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Betbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Rapinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,51 +6997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDSM 2011, International Symposium of Remote Sensing and GIS Methods for Change Detetction and Spatio-temporal Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Hong-Kong, Hong Kong SAR China. pp. 72-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7830,51 +7830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la classification de Hess-Brezowsky pour la typologie des types de circulations pluviogènes hivernales en Bretagne occidentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7925,51 +7925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the Hess-Brezowsky classification of circulation patterns in the analysis of rainy winters in Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8007,51 +8007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of the Hess-Brezowsky classification of circulation patterns in the analysis of rainy winters in Brittany (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,51 +8871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow up and modeling of the land use in an intensive agricultural watershed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8992,51 +8992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9100,51 +9100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and land cover change prediction with the theory of evidence : a case of study in an intensive agricultural region of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basel Solaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,77 +9878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Interpolation for Climate Data, The Use of GIS in Climatology and Meterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18, Dobesch, H. and Dumolard, P. and Dyras, I., pp.227-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,77 +9986,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate impact on the winter land use and land cover management in Brittany.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DOBESCH, H., DUMOLARD, P. et DYRAS, I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Interpolation for Climate Data. The use of GIS in climatology and meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd, pp.227-241, 2007</w:t>
@@ -10111,51 +10111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dezert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10506,51 +10506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Loussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Quénol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Ortega Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10601,51 +10601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Corpetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel S. Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Houpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Corgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11574,51 +11574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v63i2.99925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925106v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bethuel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#233;lie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17020234" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demarquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16156301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R.G. Daher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Ameline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11171978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buvaneshwari Sriramulu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1604834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.12.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.11.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4001-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c48n-q740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6053752" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6076163" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magagi Ramata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylla Daouda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yergeau Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Magagi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yergeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sylla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seltz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500300255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat&#8208;mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Jofack Sokeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Lucette Akpa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchimou Vincent Assoma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Kouame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517673" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517904" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Houpert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01617707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Loussert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Hernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbederet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Dallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2029092" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Marechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Coltri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654458" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319563v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03191887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ballester-Berman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicente-Guijalba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286962.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01240394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gaudar&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Doubre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05422331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uelison Mateus Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsase.2025.101805" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925106v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Bethuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Arvor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia H&#233;lie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Descals" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17020234" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Henrique Soares Da Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/raega.v63i2.99925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Demarquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rapinel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16156301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Sharma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13101960" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Betbeder" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe R.G. Daher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Blossier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720605v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Baup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Ameline" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11171978" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02042533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denize" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbeder" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buvaneshwari Sriramulu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538947.2019.1604834" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621829v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mangiarotti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Sharma" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2017.12.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10060893" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01374453v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazals" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8070570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Bacani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Y. Sakamoto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vannier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685997v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Matheus Bacani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Yoso Sakamoto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.10.016004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01110146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Burel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.11.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01155318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209212v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desnos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2014.0694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dusseux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Corgne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4001-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152075v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.8.083648" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219548v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/c48n-q740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6076163" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs6053752" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906385v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Bernez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magagi Ramata" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylla Daouda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yergeau Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108649v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Magagi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yergeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Sylla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448681v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Planchon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407543v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dupont" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424100v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Marchand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seltz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stach" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160500300255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756251v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Hegarat&#8208;mascle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327571v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Calleya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189403v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valere Jofack Sokeng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Lucette Akpa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchimou Vincent Assoma" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Kouame" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01874635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denize" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517673" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018922v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8517904" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Houpert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472925v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01617707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Loussert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baup" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ortega Hernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384730v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Betbederet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruiz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Grassin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphy Dallon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103209v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Laslier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Burel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2029092" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713535v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bonnefoy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777103v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Marechal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Meric" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6351625" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845797v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Coltri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Romani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurandir Zullo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marechal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633671v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;ric" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506938v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5654458" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321587v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319563v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00260358v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Angee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Samson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443520v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318462v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134698v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Barbier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129832v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-03191887v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lopez-Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Ballester-Berman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vicente-Guijalba" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Cloude" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Mcnairn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517179v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286963.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/286962.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108664v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecerf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00327581v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dezert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/halshs-00327581" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04438251v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bavay" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672610v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565586v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02191762v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Houpert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209164v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01240394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138032v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/halshs-00005478v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>