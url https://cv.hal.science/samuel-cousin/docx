--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -437,485 +437,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;43&amp;lt;/sup&amp;gt;Ca MAS-DNP NMR of Frozen Solutions for the Investigation of Calcium Ion Complexation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thureau</w:t>
+                <w:t xml:space="preserve">Olivier Cala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gioiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.4881-4891. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08292⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427522v1</w:t>
+                <w:t xml:space="preserve">hal-05353969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felix Torres</w:t>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;43&amp;lt;/sup&amp;gt;Ca MAS-DNP NMR of Frozen Solutions for the Investigation of Calcium Ion Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.4881-4891. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353969v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting solid-state dynamic nuclear polarization NMR spectroscopy to establish the spatial distribution of polymorphic phases in a solid material</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Viel</w:t>
+                <w:t xml:space="preserve">Alessandro Chessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Mollica</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sami Jannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3SC02063K⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302638v1</w:t>
+                <w:t xml:space="preserve">hal-04530408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Amplification in Dynamic Nuclear Polarization Magic-Angle Spinning Solid-State Nuclear Magnetic Resonance by Solubilizing Traditional Ionic Salts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Juramy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ribal Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -924,193 +907,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (43), pp.9619-9623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+                <w:t xml:space="preserve">Exploiting solid-state dynamic nuclear polarization NMR spectroscopy to establish the spatial distribution of polymorphic phases in a solid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colan E Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Jannin</w:t>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Stern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (37), pp.10121-10128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3SC02063K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530408v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine optimization of a dissolution dynamic nuclear polarization experimental setting for 13 C NMR of metabolic samples</w:t>
               </w:r>
@@ -1243,358 +1243,358 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355217v1</w:t>
+                <w:t xml:space="preserve">hal-04739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739687v1</w:t>
+                <w:t xml:space="preserve">hal-03355217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for fast transfer and injection of hyperpolarized solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8-9, pp.100017. </w:t>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,291 +2292,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t>
+                <w:t xml:space="preserve">Looped-PROjected SpectroscopY (L-PROSY): A simple approach to enhance backbone/sidechain cross-peaks in 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t>
+                <w:t xml:space="preserve">Mihajlo Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Francois Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Pokochueva</w:t>
+                <w:t xml:space="preserve">Michael Jaroszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Salnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Cousin</w:t>
+                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucio Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 294, pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833003v1</w:t>
+                <w:t xml:space="preserve">hal-04217253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looped-PROjected SpectroscopY (L-PROSY): A simple approach to enhance backbone/sidechain cross-peaks in 1H NMR</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihajlo Novakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Francois Cousin</w:t>
+                <w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jaroszewicz</w:t>
+                <w:t xml:space="preserve">Ekaterina Pokochueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
+                <w:t xml:space="preserve">Oleg Salnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Frydman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 294, pp.169-180. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217253v1</w:t>
+                <w:t xml:space="preserve">hal-01833003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Correlations across Broad NMR Spectra by Two-Field Total Correlation Spectroscopy</w:t>
               </w:r>
@@ -2690,265 +2690,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein dynamics from nuclear magnetic relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering Invisible Signals by Two-Field NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kadeřávek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Marquardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cs00832h⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (34), pp.9886 - 9889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201602978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366187v1</w:t>
+                <w:t xml:space="preserve">hal-01387986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Invisible Signals by Two-Field NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Protein dynamics from nuclear magnetic relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (34), pp.9886 - 9889. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.2410-2422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201602978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cs00832h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387986v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Two-Field Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
@@ -3469,51 +3469,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charrier</w:t>
@@ -3548,97 +3548,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gandriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446378v1</w:t>
+                <w:t xml:space="preserve">hal-05446593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charrier</w:t>
@@ -3673,73 +3673,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gandriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t>
+              <w:t xml:space="preserve">Euromar 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446593v1</w:t>
+                <w:t xml:space="preserve">hal-05446378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieva Goldberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD008797"/>
+    <w:nsid w:val="2C7C1749"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7021-478X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colan E Hughes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04427522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02063K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferrer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02455" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-3-183-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-&#173;coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Marquardsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Tyburn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5095757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Gu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihajlo Novakovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaroszewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frydman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Strouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00832h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602978" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;max Tyburn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05422F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7386-6_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7021-478X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colan E Hughes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04427522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02063K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-3-183-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-&#173;coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Marquardsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Tyburn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5095757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Gu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihajlo Novakovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaroszewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frydman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Strouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602978" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00832h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;max Tyburn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05422F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7386-6_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>