--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -437,680 +437,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;43&amp;lt;/sup&amp;gt;Ca MAS-DNP NMR of Frozen Solutions for the Investigation of Calcium Ion Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.4881-4891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353969v1</w:t>
+                <w:t xml:space="preserve">hal-04427522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;43&amp;lt;/sup&amp;gt;Ca MAS-DNP NMR of Frozen Solutions for the Investigation of Calcium Ion Complexation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+                <w:t xml:space="preserve">Micromolar concentration affinity study on a benchtop NMR spectrometer with secondary 13C labeled hyperpolarized ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bocquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gioiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Gervais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Thureau</w:t>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.4881-4891. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-s4t56-v2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427522v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting solid-state dynamic nuclear polarization NMR spectroscopy to establish the spatial distribution of polymorphic phases in a solid material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colan E Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Chessari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+                <w:t xml:space="preserve">Stéphane Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Jannin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giulia Mollica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (37), pp.10121-10128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3SC02063K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530408v1</w:t>
+                <w:t xml:space="preserve">hal-04302638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Amplification in Dynamic Nuclear Polarization Magic-Angle Spinning Solid-State Nuclear Magnetic Resonance by Solubilizing Traditional Ionic Salts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of electron polarization in nuclear spin diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Chessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Juramy</w:t>
+                <w:t xml:space="preserve">Sami Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribal Jabbour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Stern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (43), pp.9619-9623. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (22), pp.224429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.224429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283795v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting solid-state dynamic nuclear polarization NMR spectroscopy to establish the spatial distribution of polymorphic phases in a solid material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colan E Hughes</w:t>
+                <w:t xml:space="preserve">Polarization Amplification in Dynamic Nuclear Polarization Magic-Angle Spinning Solid-State Nuclear Magnetic Resonance by Solubilizing Traditional Ionic Salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Juramy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ribal Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Ziarelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Mollica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (37), pp.10121-10128. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (43), pp.9619-9623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3SC02063K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302638v1</w:t>
+                <w:t xml:space="preserve">hal-04283795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine optimization of a dissolution dynamic nuclear polarization experimental setting for 13 C NMR of metabolic samples</w:t>
               </w:r>
@@ -1243,358 +1243,358 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04739687v1</w:t>
+                <w:t xml:space="preserve">hal-03355217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous functionalized polymers enable generating and transporting hyperpolarized mixtures of metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24279-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355217v1</w:t>
+                <w:t xml:space="preserve">hal-04739687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated system for fast transfer and injection of hyperpolarized solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo El Daraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8-9, pp.100017. </w:t>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical dissolution dynamic nuclear polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Elliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Ceillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2292,291 +2292,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looped-PROjected SpectroscopY (L-PROSY): A simple approach to enhance backbone/sidechain cross-peaks in 1H NMR</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihajlo Novakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Francois Cousin</w:t>
+                <w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Jaroszewicz</w:t>
+                <w:t xml:space="preserve">Ekaterina Pokochueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
+                <w:t xml:space="preserve">Oleg Salnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Frydman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 294, pp.169-180. </w:t>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217253v1</w:t>
+                <w:t xml:space="preserve">hal-01833003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR: d-DNP, PHIP, and SABRE</w:t>
+                <w:t xml:space="preserve">Looped-PROjected SpectroscopY (L-PROSY): A simple approach to enhance backbone/sidechain cross-peaks in 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Viktorovich Kovtunov</w:t>
+                <w:t xml:space="preserve">Mihajlo Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Francois Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Pokochueva</w:t>
+                <w:t xml:space="preserve">Michael Jaroszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Salnikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Cousin</w:t>
+                <w:t xml:space="preserve">Rina Rosenzweig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Kurzbach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucio Frydman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Accepted manuscript online. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 294, pp.169-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asia.201800551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833003v1</w:t>
+                <w:t xml:space="preserve">hal-04217253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Correlations across Broad NMR Spectra by Two-Field Total Correlation Spectroscopy</w:t>
               </w:r>
@@ -2690,265 +2690,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering Invisible Signals by Two-Field NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Protein dynamics from nuclear magnetic relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201602978⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (9), pp.2410-2422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cs00832h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387986v1</w:t>
+                <w:t xml:space="preserve">hal-01366187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein dynamics from nuclear magnetic relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recovering Invisible Signals by Two-Field NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel F. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kadeřávek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Haddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Marquardsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (9), pp.2410-2422. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (34), pp.9886 - 9889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cs00832h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201602978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366187v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Resolution Two-Field Nuclear Magnetic Resonance Spectroscopy</w:t>
               </w:r>
@@ -3469,51 +3469,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charrier</w:t>
@@ -3548,97 +3548,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gandriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t>
+              <w:t xml:space="preserve">Euromar 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446593v1</w:t>
+                <w:t xml:space="preserve">hal-05446378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperpolarized NMR metabolomics at natural 13C abundance</w:t>
+                <w:t xml:space="preserve">Hyperpolarized NMR Metabolomics at Natural 13C Abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnab Dey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charrier</w:t>
@@ -3673,73 +3673,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gandriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromar 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online due to Covid, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online due to Covid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446378v1</w:t>
+                <w:t xml:space="preserve">hal-05446593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4227,51 +4227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieva Goldberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel F. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4396,51 +4396,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C7C1749"/>
+    <w:nsid w:val="03C8A421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4627,51 +4627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7021-478X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colan E Hughes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04427522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08292" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283795v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferrer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02455" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02063K" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-3-183-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-&#173;coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Marquardsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Tyburn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5095757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Gu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihajlo Novakovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaroszewicz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frydman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Strouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602978" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366187v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00832h" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;max Tyburn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05422F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7386-6_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7021-478X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ch&#232;vre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colan E Hughes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juramy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Georges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cousin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c01927" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04427522v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bocquelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gioiosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Torres" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F. Cousin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-s4t56-v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302638v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Mollica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3SC02063K" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530408v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chessari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jannin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Stern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.224429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferrer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ribal Jabbour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02455" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnab Dey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lemaitre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ribay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Eshchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-3-183-2022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355217v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o El Dara&#239;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ceillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kempf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24279-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412640v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmro.2021.100017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03954523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Elliott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnmrs.2021.04.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-Coulon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pelupessy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Dumez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2020.106718" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bolik-&#173;coulon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Marquardsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Tyburn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b02233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351028v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5095757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923807v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Francois Cousin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Gu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Viktorovich Kovtunov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pokochueva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Salnikov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kurzbach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201800551" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihajlo Novakovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jaroszewicz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Rosenzweig" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frydman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Strouk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201700369" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cs00832h" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Haddou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201602978" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01393871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;max Tyburn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05422F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432503v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gandriau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432708v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446378v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433999v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433980v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7386-6_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevys Chanal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Goldberga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>