--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -865,196 +865,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01802382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formalisation du capital environnemental et projet de territoire : le cas des Biosphärenparks autrichiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 243, p. 41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01611391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser les marges en France: l'exemple des territoires de &amp;quot;l'hyper-ruralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La France des marges, 94 (3), pp.385-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.2086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01632608v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01611391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less protection for better conservation? A politicised relationship between a city and its protected area in the vicinity of Nevado de Toluca (Mexico)</w:t>
               </w:r>
@@ -1890,174 +1890,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01547379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ancrage culturel d'un imaginaire. De la forêt aux parcs naturels allemands, une mise en scène de l'univers du conte?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bois et sous-bois : contes en forêt, 24, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01547030v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement local et politiques de gestion des communes rurales en Hongrie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Territoires ruraux centre-européens / Lacs, étangs et zones humides, 82 (2), pp.168-181. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bagf.2005.2451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bagf.2005.2451⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01547048v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01547030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’ « Akzeptanz » et son utilité en géographie sociale</w:t>
               </w:r>
@@ -2331,187 +2331,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la notion de protection de l'environnement en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ádám Kertész</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 111 (626), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/geo.2002.1986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La genèse d'une géographie nationale imaginaire à travers la peinture romantique hongroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (43), pp.3-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546928v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7646,177 +7646,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01815021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">France des marges : comment refaire de la géographie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Depraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Milhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bonnet-Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01815000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'espace protégé nous renvoie à nos désirs de nature et à notre conception morale de la liberté et de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Depraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://socgeo.com/2018/10/16/samuel-depraz-lespace-protege-nous-renvoie-a-nos-desirs-de-nature-et-a-notre-conception-morale-de-la-liberte-et-de-lalterite/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02124760v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7993,51 +7993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D27C229"/>
+    <w:nsid w:val="FBD5EB09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-depraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5670-2405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104397543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077789733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-6125-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Preault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632608v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Geffroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6080" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sanial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Catal&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salinas Rojas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-sis46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.764.0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547048v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2005.2451" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547030v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.341.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2005.1695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546928v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kert&#233;sz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1986" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Mechide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duthilleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoenig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-geographie-des-espaces-autres-9782200617172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Cornec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-espaces-naturels-proteges-genese-principes-et-enjeux-territoriaux-9782200347581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/europe-en-ses-decoupages/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie/753-population-et-inegalites-dans-le-monde-9782350306704.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-91302-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-a__Gilets_jaunes_a____hypoth__ses_sur_un_mouvement-9782348043703.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-13050-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/nc/buecher/gesamtprogramm/buch/parks-of-the-future.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547488v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/188691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/186222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l N'daw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lentz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.769" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8231" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124760v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bonnet-Pineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-depraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5670-2405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104397543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077789733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-6125-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Preault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Geffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sanial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Catal&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salinas Rojas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-sis46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.764.0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547030v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2005.2451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.341.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2005.1695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kert&#233;sz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Mechide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duthilleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoenig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-geographie-des-espaces-autres-9782200617172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Cornec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-espaces-naturels-proteges-genese-principes-et-enjeux-territoriaux-9782200347581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/europe-en-ses-decoupages/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie/753-population-et-inegalites-dans-le-monde-9782350306704.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-91302-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-a__Gilets_jaunes_a____hypoth__ses_sur_un_mouvement-9782348043703.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-13050-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/nc/buecher/gesamtprogramm/buch/parks-of-the-future.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547488v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/188691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/186222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l N'daw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lentz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.769" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8231" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bonnet-Pineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>