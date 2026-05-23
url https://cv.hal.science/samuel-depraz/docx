--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,7938 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7886 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Depraz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Samuel Depraz, Directeur de la recherche, Directeur du laboratoire ESPI2R (groupe ESPI)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5670-2405</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104397543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=FrOUPvQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000077789733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-6125-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biographie succincte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Depraz a étudié la géographie et l'aménagement du territoire à l'École Normale Supérieure de Lyon et à l'Université de Montpellier (France). Son doctorat, achevé en 2005, portait sur la transformation des zones rurales post-socialistes en Allemagne de l'Est et en Hongrie et sur le développement des politiques de protection de la nature dans la planification locale. Il a occupé un poste de Maître de conférences (HDR) à l'Université Jean Moulin, Lyon (France) avant de devenir en septembre 2021 Directeur de recherche du Groupe ESPI (Paris), où il dirige actuellement l'Unité de recherche ESPI2R, un laboratoire pluridisciplinaire dédié aux questions d'immobilier et d'aménagement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il consacre ses recherches à l'acceptation sociale des projets d'aménagement, aux mesures de protection de l'environnement et aux inégalités spatiales. Il travaille principalement sur l'espace européen et l'Allemagne, où il a été chercheur invité au Centre Marc Bloch de Berlin (2006) et à l'Université WWU de Münster (2014). Plus récemment, il a eu l'opportunité d'étendre ses recherches dans les pays d'Amérique latine (programme de recherche conjoint ANR/Conacyt &amp;quot;Selina&amp;quot;, 2012-2016, Mexique). Depuis, il a contribué à l'analyse des marges territoriales et du soulèvement social des Gilets jaunes en France. En 2020, son travail d'habilitation (HDR) a porté sur la relation entre &amp;quot;justice spatiale et ruralité&amp;quot;. Il dirige depuis lors plusieurs projets de recherche sur les inégalités territoriales, la justice spatiale et les espaces de marge en France, comme le programme ESTER (2021-2024, Région Auvergne-Rhône-Alpes).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des espaces naturels protégés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ed. Armand Colin, 2008) et a co-écrit l'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas mondial des espaces protégés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ed. Autrement, 2012). Traitant de l'acceptation sociale des projets d'aménagement au niveau local, il a dirigé </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ENS Éditions, 2015).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a également dirigé le numéro spécial : &amp;quot;Allemagne, vers une territorialité durable ?&amp;quot; (BAGF Journal, 2016) et a développé une analyse sur les territoires de marge dans : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des Marges. Géographie des espaces &amp;quot;autres&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ed. Armand Colin, 2017).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités et responsabilités scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de la recherche et directeur du laboratoire ESPI2R, il pilote la politique scientifique du groupe ESPI à l'échelle de ses différents campus, en France et à l'étranger. Il est sollicité pour des évaluations dans plusieurs revues telles que </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour, L'Espace politique, L'Espace géographique, Annales de géographie, VertigO, Cybergéo, BelGeo, Natur und Landschaft, Environmental Development, Nature Science Sociétés, Journal of Alpine Research, Les Cahiers d'Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et pour des expertises de projets par l'Agence Nationale de la Recherche (ANR), le HCERES ou le NRDI (Hongrie). Il est membre du comité de pilotage du site expert en ligne </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (BAGF)</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a été membre du jury de plusieurs concours nationaux (CAPES, 2008 ; concours d'entrée à l'Ecole Normale supérieure de Lyon, 2008-2016 ; Agrégation de géographie, 2017-2020).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il a auparavant dirigé le département de géographie et d'aménagement de l'Université Jean Moulin, Lyon (2010-2013). Il a été président de l'Association régionale des professeurs d'histoire et de géographie de Lyon (2014-2018) et vice-président de l'AGF, Association de géographes français (2013-2021).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale : un concept révélateur des rivalités d'usage et des dissonances cognitives face à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Oeconomia Humana : bulletin de la chaire économie et humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, printemps 2025, pp.14-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces parcs qui échouent : logiques territoriales et effets de contexte négatifs face au modèle des parcs naturels régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Preault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle une science engagée ? Fracture(s) territoriale(s) et gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 446, pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02276654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand retour de la question rurale ? Gilets jaunes et mobilisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburg: paradoxes and conflicting representations of a working-class metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Germany from a French perspective, 25 (3-4), pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02124746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui profite le capital environnemental ? L’environnement au service de la sélectivité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Echelles et espaces du capital environnemental, Hors-série (29), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.19074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01802382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation du capital environnemental et projet de territoire : le cas des Biosphärenparks autrichiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, p. 41-53. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.6080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01611391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les marges en France: l'exemple des territoires de &amp;quot;l'hyper-ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La France des marges, 94 (3), pp.385-399. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.2086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less protection for better conservation? A politicised relationship between a city and its protected area in the vicinity of Nevado de Toluca (Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Catalán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Salinas Rojas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts, Acceptance Problems and Participative Policies in the National Parks of the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal of protected mountain areas research - Special Issue, 9 (1), p. 40-50. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-9-sis46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hambourg. Paradoxes et représentations contradictoires d’une métropole populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Allemagne, vers une territorialité durable?, 93 (1), pp.115-136. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature et les parcs naturels en Amérique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 76 (4), pp.6-28. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.764.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00962183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la nature est-elle durable ? Espaces naturels protégés et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 415, pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01244905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection de la nature et développement rural en Europe centrale : par-delà le conflit local, un conflit entre paradigmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figurer l'espace en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Cretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Iost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transeo Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Czy powstanie międzynarodowa definicja obszaru wiejskiego w Europie?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wieś i Rolnictwo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 139 (2), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes et naturalité. La redéfinition d'un rapport à la nature dans les espaces ruraux des Nouveaux Länder allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Le développement rural en Allemagne réunifiée: modèles, contextes, enjeux, 38 (3), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2007.1850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternalistic Countryside : the Hard Way towards Local Development in the Rural Municipalities of Central Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eastern European Countryside</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (12), pp.93-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage culturel d'un imaginaire. De la forêt aux parcs naturels allemands, une mise en scène de l'univers du conte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Bois et sous-bois : contes en forêt, 24, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement local et politiques de gestion des communes rurales en Hongrie centrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Territoires ruraux centre-européens / Lacs, étangs et zones humides, 82 (2), pp.168-181. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2005.2451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action environnementale et démocratie locale en Hongrie post-socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, L'environnement à l'Est. Le modèle européen à l'épreuve, 36 (1), pp.33-61. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/receo.2005.1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d’ « Akzeptanz » et son utilité en géographie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 34 (2005-1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.341.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature et qualité de vie : un héritage idéologique commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, La qualité de vie / numéro double thématique, 50e anniversaire de la REM, 51 (1-2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs naturels en Hongrie. Protection de la nature et développement local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des pays de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Populations et Migrations. CEI, Russie, Europe centrale et du Sud-Est, 2003/5 (1035), pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse d'une géographie nationale imaginaire à travers la peinture romantique hongroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (43), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la notion de protection de l'environnement en Hongrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ádám Kertész</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 111 (626), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geo.2002.1986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligning housing supply with needs: a prospective analysis backed on a Long Short-Term Memory Machine learning model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serine Mechide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duthilleul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malmö Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces ruraux en France : quelle multifonctionnalité ? quelles fragmentations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication invitée au séminaire de géographie : « Enseigner la géographie de la France au lycée », Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APHG, Apr 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acceptabilité sociale : un concept révélateur des concurrences collectives et des dissonances individuelles face à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens Jacques Cartier, session: "L'acceptabilité sociale de la transition écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jacques Cartier; Université du Québec à Montréal (UQAM), Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Housing vacancy in France: a poorly defined problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th annual Malmö Real Estate Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malmö University, May 2023, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un indicateur spatialisé des potentialités de réduction de la consommation foncière dans les territoires face aux besoins en logement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouvenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI / CNFG, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la marge socio-spatiale : vers une contre-géographie des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences: "Penser la marge, traiter la zone"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire francophone de Travail social et politiques sociales, Université de Fribourg, Apr 2022, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finances locales et (in)justice spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e colloque de l'ASRDLF : "Transitions, gouvernance territoriale et solidarités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03779523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie et le tournant postcolonial, regards croisés franco-allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Hoenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'axe 6 du laboratoire Environnement, Ville, Société : "Faire territoire, faire société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger l’animal pour contrôler l’homme ? Réflexions croisées Europe / Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival international de géographie : "Territoires humains, mondes animaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural gentrification in France, a critical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New rural geographies in Europe: actors, processes, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01611396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of Nature Resources and Public-Private Conservation Policy in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Rees C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ecologies of Conflict, Capitalism, and Contestation Conference (PE3C)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University and School of Oriental and African Studies (SOAS), University of London, Jul 2016, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources picturales de la construction d'une identité nationale imaginaire en Hongrie (1848-1873)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque: "Folklore et identité nationale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRCE-Centre interdisciplinaire d'Etudes Centre-Européennes, Université Paris Sorbonne (Paris IV), Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition de l'espace rural dans le cadre des politiques d'aménagement du territoire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA : "Vivre et penser la campagne dans l’Allemagne contemporaine, un modèle pour l’Europe ? Représentations, pratiques et politiques des espaces ruraux. Une approche pluridisciplinaire".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon / CIERA, Mar 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcs naturels et développement local : de l'Allemagne à la Hongrie, les limites du transfert d'un modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA : "Vivre et penser la campagne dans l’Allemagne contemporaine, un modèle pour l’Europe ? Représentations, pratiques et politiques des espaces ruraux. Une approche pluridisciplinaire".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon / CIERA, Sep 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes et naturalité : le Nationalparkprogramm dans la région de Müritz (Allemagne orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CIERA : "Vivre et penser la campagne dans l’Allemagne contemporaine, un modèle pour l’Europe ? Représentations, pratiques et politiques des espaces ruraux. Une approche pluridisciplinaire".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Marc Bloch / CIERA, Jun 2006, Berlin, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’égalitarisme à l’équité : la traduction spatiale d’un changement de paradigme à l’échelon des sociétés locales en Europe centre-orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : « Egalitarisme et inégalités dans les pays de l'Est - Héritage, recomposition et critiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de formation aux sciences sociales / EHESS - Varsovie, Dec 2003, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France des Marges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288 p., 2017, collection "U", série Géographie, ISSN 0768-2875, 9782200617172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation sociale et développement des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ute Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Grabski-Kieron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENS Éditions. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2016, coll. "Sociétés, Espaces, Temps", 9782847886931. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas mondial des espaces protégés. Les sociétés face à la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autrement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2012, coll. "Atlas/Monde", 9782746715431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des espaces naturels protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 320 p., 2008, collection "U" Série Géographie, ISSN 0768-2875, 9782200347581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban/Rural Divisions in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudelle, Guy; Boulineau, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mapping the Spatial Divisions of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE / John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Sciences / Géography and Démography, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394393664.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la demande de logement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Duthilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Girard, Anne Reimat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-65, 2025, 978-2-8073-6684-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Blain; Laura Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes notions de l'urbanisme pour les métiers de l'immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.97-106, 2024, 978-2-10-086199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yimby (Yes in my Backyard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guemar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeffrey Blain, Laura Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes notions de l’urbanisme pour les métiers de l’immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-254, 2024, 978-2-1008-6199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les découpages des campagnes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baudelle, Guy; Boulineau, Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe en ses découpages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-205, 2024, Encyclopédie Sciences / Géographie et Démographie, 9781789481815</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’artificialiser veut dire ? Force et limites d’une notion très politisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Sabrinni-Chatelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ESPI2R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'artificialiser veut dire ? Définitions comparées de l’artificialisation des sols en contexte de contrainte foncière forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04571680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations rurales : une inégalité insurmontable face à la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éloïse Libourel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations et inégalités dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-408, 2020, Clefs concours. Géographie, 978-2350306704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical assessment of rural gentrification in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annett Steinführer; Anna-Barbara Heindl; Ulrike Grabski-Kieron; Anja Reichert-Schick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New rural geographies in Europe: actors processes, policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-150, 2020, Rural areas: Issues of local and regional development, 978-3643913029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et injustices au sein du monde rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éloïse Libourel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations et inégalités dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-408, 2020, Clefs concours. Géographie, 978-2350306704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France contrainte des Gilets jaunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue AOC [Analyse Opinion Critique]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Gilets jaunes" : hypothèses sur un mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-80, 2019, coll. "Essais et documents", 9782348043703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02124810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Hyper-rural Areas in France : New Economic Bases for French Rural Peripheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrike Grabski-Kieron, Ingo Mose, Anja Reichert-Schick, Annett Steinführer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European rural peripheries revalued. Governance, actors, impacts </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIT-Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-63, 2016, coll. "Rural areas: Issues of local and regional development / Ländliche Räume. Beiträge zur lokalen und regionalen Entwicklung", 9783643130501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative or adaptative model of protected areas ? French Regional Nature parks and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Hammer, Ingo Mose, Dominik Siegrist, Norbert Weixlbaumer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parks of the Future. Protected Areas in Europe Challenging Regional and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oekom Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-112, 2016, 9783865817655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode en dix points pour comprendre l'acceptation sociale des espaces protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Laslaz, Christophe Gauchon, Mélanie Duval, Stéphane Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les espaces protégés. Entre conflits et acceptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2014, coll. "Mappemonde", 9782701189635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géopolitique des espaces naturels protégés, miroirs de nos sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Bautzmann / revue Carto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas géopolitique mondial, édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Argos / Areion Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.154-159, 2014, 9782366140200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature industrielle, espace protégé urbain : le dépassement des oxymores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Bruno, E. Lezy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BiodiverCités : les aires protégées urbaines, des laboratoires grandeur nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 59-80, 2013, 978-2-304-04112-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01257926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition de l'espace rural dans le cadre des politiques d'aménagement du territoire en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Von Hirschhausen, Guillaume Lacquement. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réinventer les campagnes en Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.58-74, 2012, 978-2-84788-365-7. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.4603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Protected Areas really sustainable? How to develop sustainibility within Nature conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Comby, K.A.T. Eames et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developing Sustainability, The Dorich House Research Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stambul Bilgi University Press, pp.225-230, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01260070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a Post-socialist Model of National Park in Central Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luigi Piccioni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cento anni di parchi nazionali in Europa e in Italia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni ETS, pp.57-70, 2011, 9-78884673049-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode en 10 points pour comprendre l'acceptation sociale des espaces protégés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Laslaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateurs : Lionel Laslaz, Christophe Gauchon, Mélanie Duval-Massaloux et Stéphane Héritier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces protégés, acceptation sociale et conflits environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, 15p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00905294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une définition internationale du rural en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger, Pascal Chevalier, Geneviève Cortes, Marc Dedeire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-108, 2009, coll. "Logiques sociales", 978-2-296-09210-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiating between Rural Areas : Indicators and Typologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Péter Gajdoš. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Disparities in Central Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des sciences de Slovaquie / Comité UNESCO de Slovaquie / CEFRES, Prague, pp.24-36, 2008, 978-80-85544-56-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547488v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs nationaux d'Europe centrale au risque du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Héritier, Lionel Laslaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les parcs nationaux dans le monde. Protection, gestion et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, voir: halsde-00364508, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-183, 2008, coll. "Carrefour / Les Dossiers", 9782729839505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle méthode d'analyse pour le rural centre-européen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maurel M-C., Lacquement G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et ruralité en Europe centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux lieux d'être, pp.16-35, 2007, 978-2-916063-53-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du territoire identitaire au maillage fonctionnel : la réforme graduelle des communes dans les Nouveaux Länder allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bleton-Ruget A., Commerçon A., Gonod P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires institutionnels, territoires fonctionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de Recherche du Val de Saône Mâconnais (IRVSM), pp.227-235, 2006, 978-2-9527585-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analyses paysagères et leur légitimation sociale : la place de l'enquête sociologique dans les évaluations paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Puech, Anne Rivière-Honegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation du paysage : une utopie nécessaire ? A la recherche d’indicateurs / marqueurs pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.375-383, 2004, coll. "Territoires en mutation", 978-2842696467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions environnementales des parcs nationaux en Hongrie à l'aune de la transition économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Berger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique rurale, environnement et stratégies spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire MTE / UMR 5045 du CNRS - Université Paul Valéry - Montpellier 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-105, 2001, 2-84269-447-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacance immobilière et occupations temporaires : le cas de la rue de la République à Marseille (2e arrondissement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Vignau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ESPI2R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les espaces de faible densité : impensés et richesse des « vides »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, http://geoconfluences.ens-lyon.fr/informations-scientifiques/articles/faibles-densites</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux bourgeois des campagnes : vers une éviction rurale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais où est donc passé l'espace rural ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espaces naturels protégés : pour quoi faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héritier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01811197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des besoins en logements en France à l'horizon 2030. Méthode et résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaël N'daw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">11/2023, ESPI2R. 2023, https://www.cahiers-espi2r.fr/1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04428251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions territoriales, développement rural et protection de la nature dans les campagnes d'Europe centrale post-socialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice spatiale et ruralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Nanterre, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03201235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'artificialiser veut dire ? Définitions comparées de l’artificialisation des sols en contexte de contrainte foncière forte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 4e journée d’étude du laboratoire ESPI2R, 31 mars 2022, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, ESPI2R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04571806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germany from a French Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshaies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lentz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leibniz-Institut für Länderkunde. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europa Regional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (3-4), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02124778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie sociale de marché ou économie verte de marché ? L’équilibre délicat de la durabilité territoriale allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 93 (1), pp.3-25, 2016, Allemagne, vers une territorialité durable?, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires de nature protégée, de la théorie participative aux pratiques de bonne gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 88 (4), pp.365-374, 2011, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2011.8231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités territoriales et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la France périphérique à la France des marges : comment rendre leur juste place aux territoires urbains marginalisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://urbs.hypotheses.org/411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France des marges : comment refaire de la géographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Bonnet-Pineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01815000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace protégé nous renvoie à nos désirs de nature et à notre conception morale de la liberté et de l'altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://socgeo.com/2018/10/16/samuel-depraz-lespace-protege-nous-renvoie-a-nos-desirs-de-nature-et-a-notre-conception-morale-de-la-liberte-et-de-lalterite/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02124760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices “conservation” et “écologie-écocentrisme” du Dictionnaire critique de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Depraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.201-204 et 305-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03217552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7993,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBD5EB09"/>
+    <w:nsid w:val="6847CEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-depraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5670-2405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104397543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077789733" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-6125-2017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Preault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276654v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611391v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Geffroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6080" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632608v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sanial" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Catal&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salinas Rojas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547576v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-sis46" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.833" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.764.0006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1850" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547030v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2005.2451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.341.01" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2005.1695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546824v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kert&#233;sz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1986" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546928v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Mechide" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duthilleul" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779539v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoenig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546380v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546344v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-geographie-des-espaces-autres-9782200617172" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Cornec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5624" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-espaces-naturels-proteges-genese-principes-et-enjeux-territoriaux-9782200347581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304567v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/europe-en-ses-decoupages/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie/753-population-et-inegalites-dans-le-monde-9782350306704.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217567v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-91302-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-a__Gilets_jaunes_a____hypoth__ses_sur_un_mouvement-9782348043703.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-13050-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/nc/buecher/gesamtprogramm/buch/parks-of-the-future.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260077v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4603" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260070v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266857v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905294v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547512v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28973" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547488v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547507v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6648" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547132v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/188691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547238v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/186222" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623915v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623948v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428251v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l N'daw" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204942v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201235v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lentz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547625v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.769" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253125v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8231" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226409v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815021v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bonnet-Pineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124760v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217552v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-depraz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5670-2405" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104397543" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=FrOUPvQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077789733" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-6125-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Depraz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683464v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Preault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276654v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611391v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Geffroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6080" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632608v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.2086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731058v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sanial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Catal&#225;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Salinas Rojas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3261" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-9-sis46" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.833" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00962183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.764.0006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Borja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cretin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Iost" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2007.1850" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547030v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2005.2451" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/receo.2005.1695" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546911v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.341.01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546994v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546928v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546824v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m Kert&#233;sz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geo.2002.1986" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serine Mechide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Duthilleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626348v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101799v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779539v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouvenin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hoenig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01611396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547621v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Rees C." TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546380v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-france-des-marges-geographie-des-espaces-autres-9782200617172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Cornec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grabski-Kieron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100468660" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5624" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autrement.com/ouvrage/atlas-mondial-des-espaces-proteges-samuel-depraz-sylvain-guyot-stephane-heritier-lionel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546412v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/geographie-des-espaces-naturels-proteges-genese-principes-et-enjeux-territoriaux-9782200347581" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340202v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393664.ch8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304567v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Vignau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304594v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guemar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grandes-notions-urbanisme-pour-metiers-immobilier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/europe-en-ses-decoupages/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Sabrinni-Chatelard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie/753-population-et-inegalites-dans-le-monde-9782350306704.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lit-verlag.de/isbn/978-3-643-91302-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124810v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-a__Gilets_jaunes_a____hypoth__ses_sur_un_mouvement-9782348043703.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547589v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lit-verlag.de/isbn/3-643-13050-1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oekom.de/nc/buecher/gesamtprogramm/buch/parks-of-the-future.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/les-espaces-proteges-entre-conflits-et" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548936v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.geostrategique.com/product.php?id_product=546" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257926v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuscrit.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260077v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.4603" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01260070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266857v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00905294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=28973" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547488v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547507v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr/product_info.php?products_id=6648" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547480v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547132v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/188691" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://calenda.org/186222" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623948v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04428251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l N'daw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03201235v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lentz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547625v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.769" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2011.8231" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815021v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bonnet-Pineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02124760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03217552v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>