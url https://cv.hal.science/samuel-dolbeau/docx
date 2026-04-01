--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -72,752 +72,752 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Everyday Familialism in the Emmanuel Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dolbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">transcript publishing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freudenberg Maren et Reuter Astrid (ed.), Social Forms of Religion. European and American Christianity in Past and Present,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-129, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dolbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Kalinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Fontbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Iogna-Prat D., Rauwel A., Gabriel F. (ed.) (2023), Dictionnaire critique de l’Église</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.118-130, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The politicisation of French Catholics on intimate issues through the promotion of lay expertise: A case study based on the Emmanuel Community’s magazine Il est vivant ! (1975-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dolbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proeschel C., Koussens D., Piraino F. (ed.), Religion, Law and the Politics of Ethical Diversity, Conscientious objection and contestation of civil norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-191, 2021, 9781003131083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement des laïcs porté par la Communauté de l'Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dolbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutel C., Rota O. (ed.), Se faire apôtre du XIXe siècle à nos jours: l’Eglise catholique et les différents régimes d’apostolat dans le monde moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence, pp.223‑238, 2019, 978-2889590971</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre des quintes parallèles. Constitution du répertoire de chants liturgiques de la Communauté de l’Emmanuel et oppositions sur le terrain paroissial français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristianesimo nella storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (3/2024), pp.865-884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les manœuvres de division n’ont pas marché » : L’influence du contexte sociopolitique de la lutte antisectes sur la publicisation des abus au sein du catholicisme français (du milieu des années 1990 au début des années 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 198, pp.133-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.66845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholicisme et pratiques médicales. Approches sociohistoriques (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Dutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.7-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.038.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport de la Communauté de l’Emmanuel avec ses paroisses parisiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dolbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14428/emulations.varia.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456976v1</w:t>
-              </w:r>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">hal-05457048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1075,51 +1075,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457033v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dolbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457011v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66845" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456993v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.038.01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.023" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460172v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kalinowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fontbonne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457048v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dolbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kalinowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fontbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henriet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460153v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457033v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.66845" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456993v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dutron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.038.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.varia.023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05460128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>