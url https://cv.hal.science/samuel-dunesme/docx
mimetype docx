--- v1 (2026-03-30)
+++ v2 (2026-04-30)
@@ -162,363 +162,363 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+                <w:t xml:space="preserve">A channel shifting GIS toolbox for exploring floodplain dynamics through channel erosion and deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Miloš Rusnák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Šimon Opravil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+                <w:t xml:space="preserve">Hamid Afzali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+                <w:t xml:space="preserve">Louis Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 477, pp.109688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/dc.15880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05114056v2</w:t>
+                <w:t xml:space="preserve">hal-05380420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A channel shifting GIS toolbox for exploring floodplain dynamics through channel erosion and deposition</w:t>
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel. Constitution d'une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Rusnák</w:t>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šimon Opravil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Afzali</w:t>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rey</w:t>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 477, pp.109688. </w:t>
+              <w:t xml:space="preserve">Data &amp; Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/dc.15880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380420v1</w:t>
+                <w:t xml:space="preserve">hal-05114056v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic vectorization of fluvial corridor features on historical maps to assess riverscape changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -578,51 +578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing historical maps for characterizing fluvial corridor changes at a regional network scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -695,51 +695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we characterize river corridor evolution at a continental scale from historical topographic maps? A first assessment from the comparison of four countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Horacio García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of Andean mountain snow cover to forecast water discharge of Cuyo rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -887,1438 +887,1308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.2903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375679v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">halshs-03735489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Constitution d’une base de données iconographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les articles de données en sciences humaines et sociales : enjeux sociétaux et innovations méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Lorraine, Mar 2025, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.25262.42562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Marois</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109695v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
+                <w:t xml:space="preserve">Les entrepôts de données : retours d’expérience d’EVS UMR 5600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Alain Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Printemps de la donnée ENS de Lyon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, Jun 2025, Lyon (webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175680v1</w:t>
+                <w:t xml:space="preserve">hal-05109695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de partage et valorisation des connaissances scientifiques de l'Observatoire Hommes-Milieux Vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News on the progress of the ANR SO-DRIIHM open science project Promote Open Science within the DRIIHM. Interdisciplinary Research Facility on Human-Environment Interactions: Co-design of an e-infrastructure implementing the FAIR Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birane Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birane Cissé</w:t>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des frises chrono-systémiques et des cartographies narratives pour communiquer sur les trajectoires des socio-écosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chery</w:t>
+                <w:t xml:space="preserve">Marie Gradeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Prospectives INEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision and first actions of the SO-DRIIHM open science project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Amal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Labex DRIIHM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRIIHM - Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can local-scale longitudinal variability of low flow width be a proxy of meso-habitat diversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spitoni Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Biennal Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Est-il possible de caractériser l’état du réseau fluvial à une échelle régionale à partir de cartes topographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Goma</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustière Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Atelier Observatoires Scientifiques Milieux/Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375809v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Est-il possible de caractériser l’état du réseau fluvial à une échelle régionale à partir de cartes topographiques ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Goma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Observatoires Scientifiques Milieux/Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01618854v1</w:t>
+                <w:t xml:space="preserve">hal-01375809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité inter-annuelle du manteau neigeux dans les Andes par télédétection et effet sur le débit des rivières du piémont argentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,594 +2203,719 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la commission Climat et sociétés du CNFG.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Amélioration de l'application spatio-temporelle Chrono-Rhône et transférabilité à d'autres territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée annuelle de l'EUR H2O'Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Saint-Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158157v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapd’O - A new tool for visualization and hydromorphological analysis of river corridor networks at the national scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Helling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vectorisation automatique de cartes anciennes : une voie possible pour caractériser l'évolution des corridors fluviaux à l'échelle régionale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : Intérêt des photographies aériennes obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche de l'IGN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20229.26085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769606v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic vectorization of historical maps: a way to characterize fluvial corridors evolution at a regional scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La vectorisation automatique de cartes anciennes : une voie possible pour caractériser l'évolution des corridors fluviaux à l'échelle régionale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche de l'IGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922309v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic vectorization of historical maps: a way to characterize fluvial corridors evolution at a regional scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mustière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.S.Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922309v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of snow as a tool to forecast water shortage in the Argentinian dry Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2948,51 +2943,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3002,265 +2997,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-DRIIHM, la photothèque du Laboratoire d'Excellence &amp;quot;Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux&amp;quot; (DRIIHM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://photo.driihm.fr/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de métadonnées Elvis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,147 +3265,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rhône aménagé vu du ciel : constitution d’une base de données photographiques obliques pour documenter la trajectoire socio-environnementale du fleuve contemporain (1910-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3420,151 +3415,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bancarisation des données et métadonnées et valorisation des produits de recherche de l'OSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Thollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Berthier-Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS; INRAE; Graie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3574,147 +3569,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de webmapping GéoRhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3724,461 +3719,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial Corridor Toolbox - standalone Python application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816260v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fluvial Corridor Toolbox - standalone Python application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04843640v1</w:t>
+                <w:t xml:space="preserve">hal-04816260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapd'O : Application d'analyse et interprétation des caractéristiques morphologiques des réseaux hydrographiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Vaudor</w:t>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04816252v1</w:t>
+                <w:t xml:space="preserve">hal-04843640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OHM IMeta: a plugin for the Piwigo open source photo library software, developed to manage additional standardised metadata (Dublin core)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Massaviol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lerigoleur</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Samuel Dunesme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4246,51 +4241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9DF86CB"/>
+    <w:nsid w:val="E6345747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4477,51 +4472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-dunesme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6304-5546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rusn&#225;k" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Opravil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Afzali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109688" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2091661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2019-0025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horacio Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3582" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03735489v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618854v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922309v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-dunesme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6304-5546" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253131405" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Rusn&#225;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Opravil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Afzali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berthier-Laumond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dc.15880" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Musti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15230406.2022.2091661" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088456v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cart-2019-0025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445920v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horacio Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Piegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3582" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lavie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Goma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015896v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25262.42562" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birane Ciss&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dayre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828948v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gradeler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341181v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Amal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024573v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spitoni Marie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musti&#232;re S&#233;bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375809v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20229.26085" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769606v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mustiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922309v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jean-Charles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Massaviol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chirol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827481v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fantino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bf7f5155d5447ae70ab1b7dcc14a664593f45906" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816260v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108149v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cbbc2f22ca72ea6237d7daa7d4ccc94abd50605f;origin=https://gitlab.in2p3.fr/driihm/ohm_imeta;visit=swh:1:snp:dec23274481f6a60d703f6a91565e7670f4270c7;anchor=swh:1:rev:2ce689c93a05c064847187830feceffe71e1e5aa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>