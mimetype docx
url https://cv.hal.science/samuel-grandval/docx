--- v0 (2026-03-06)
+++ v1 (2026-05-23)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1302,1195 +1302,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thématique de la mutualisation urbaine au travers une étude bibliométrique et des entretiens exploratoires. 22, 3, 51-66.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse thématique de la mutualisation urbaine au travers une étude bibliométrique et des entretiens exploratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Grandval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanyarat Nimtrakool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chanut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 22 (3), pp.51 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2014.11517062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128436v1</w:t>
+                <w:t xml:space="preserve">hal-01620953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thématique de la mutualisation urbaine au travers une étude bibliométrique et des entretiens exploratoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear Warehouse: Emphasize on Energy Efficiency Strategy in Global Supply Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaka Aminata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Chanut</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Sbihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (2), pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24006/jilt.2014.12.2.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2014.11517062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620953v1</w:t>
+                <w:t xml:space="preserve">hal-04436978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Warehouse: Emphasize on Energy Efficiency Strategy in Global Supply Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organizational Slack and the Capability Life-Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Sbihi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Upson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Logistics and Trade</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (4), pp.239 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/ijei.2014.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24006/jilt.2014.12.2.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436978v1</w:t>
+                <w:t xml:space="preserve">hal-01620952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational Slack and the Capability Life-Cycle</w:t>
+                <w:t xml:space="preserve">Partnerships between SMEs and MNEs on Foreign Industrial Markets: A Strategy to Reduce the Liability of Foreignness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ibr.v5n6p53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5367/ijei.2014.0169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620952v1</w:t>
+                <w:t xml:space="preserve">hal-01620954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partnerships between SMEs and MNEs on Foreign Industrial Markets: A Strategy to Reduce the Liability of Foreignness</w:t>
+                <w:t xml:space="preserve">Provoquer la rupture dans des normes institutionnalisées : le cas des normes environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.291.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/ibr.v5n6p53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620954v1</w:t>
+                <w:t xml:space="preserve">hal-01620957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provoquer la rupture dans des normes institutionnalisées : le cas des normes environnementales</w:t>
+                <w:t xml:space="preserve">L'accès à l'excédent de ressources comme préalable au succès des initiatives intrapreneuriales : les leçons tirées du projet Snowblade de Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.364.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.291.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620957v1</w:t>
+                <w:t xml:space="preserve">hal-01620955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès à l'excédent de ressources comme préalable au succès des initiatives intrapreneuriales : les leçons tirées du projet Snowblade de Salomon</w:t>
+                <w:t xml:space="preserve">La diversification liée comme stratégie de valorisation de compétences technologiques distinctives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ronteau</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 217 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.217.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.364.0034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620955v1</w:t>
+                <w:t xml:space="preserve">hal-01661267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification liée comme stratégie de valorisation de compétences technologiques distinctives</w:t>
+                <w:t xml:space="preserve">La prospective : Un exercice de valorisation de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vergnaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 168 - 169 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.168.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.217.0087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01661267v1</w:t>
+                <w:t xml:space="preserve">hal-01672503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement durable comme stratégie de rupture : une approche par la chaîne de valeur inter-sectorielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Soparnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.005.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prospective : Un exercice de valorisation de l'information</w:t>
+                <w:t xml:space="preserve">L'apport de la théorie des jeux à la démarche d'analyse stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hikmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 168 - 169 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.168.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.168.0054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672503v1</w:t>
+                <w:t xml:space="preserve">hal-01672504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la théorie des jeux à la démarche d'analyse stratégique</w:t>
+                <w:t xml:space="preserve">Les actions grises dans la théorie des ressources : une compétence cardinale pour la PME?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Soparnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 16 (3-4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1008448ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2500,65 +2405,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d'action dans l'entrepreneuriat social collectif des AMAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,73 +2478,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 èmes Journées Georges Doriot - Entrepreneuriat et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEG Fribourg, Jun 2025, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques saillantes de l’entrepreneuriat social collectif amapien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2668,73 +2573,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème conférence annuelle de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESG UQAM: "Réassembler le(s) monde(s), Réincarner le management ", Jun 2024, Montréal (Canada (QC)), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les antécédents de l'émergence de Centres de Distribution Urbaine (CDU) : le cas de Bristol-Bath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2750,73 +2655,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du business model par les normes IAS-IFRS : le rôle de la ligne spécifique du compte de résultat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bueno Merino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2845,73 +2750,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mesure, évaluation, notation – les comptabilités de la société du calcul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mutualisation des ressources logistiques pour la gestion du dernier kilomètre en ville : état de l’art et pistes de recherche à partir d’une recherche bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanyarat Nimtrakool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2940,51 +2845,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Internationales de la Recherche en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2994,51 +2899,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence de l’intention et de l’action entrepreneuriales sociales collectives amapiennes Une approche par les théories du care et du sensemaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3071,181 +2976,181 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique(s), circuits courts et relocalisation. La réinvention des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-56, 2024, 9791032005149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des villes portuaires en écosystème touristique : le cas de Honfleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses contemporaines des villes portuaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PURH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-106, 2022, 9791024016016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpartner Risks in Solidarity Partnerships: A Case of Cooperation Without a Contract in Community Supported Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3264,169 +3169,169 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Grandval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in T.K. Das (Ed.), Managing Interpartner Risks in Strategic Alliances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Age Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.129-163, 2019, 978-1641139080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution de la loi NOTRe à la définition des écosystèmes d’affaires touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Grandval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Partage des Compétences Touristiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3436,131 +3341,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marges de manœuvre limitées des pouvoirs publics pour développer le tourisme https://theconversation.com/les-marges-de-manoeuvre-limitees-des-pouvoirs-publics-pour-developper-le-tourisme-183747</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Grandval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Baron</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiao Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3707,51 +3612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aissaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bueno Merino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grandval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Hamza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dfdcudr4x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.21252abstract" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118808ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18834abstract" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.116.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068538ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Nimtrakool" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1631713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2018.10908abstract" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039788ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Canel-Depitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault-Tesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063707ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128436v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436978v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Aminata" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sbihi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24006/jilt.2014.12.2.61" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vergnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2014.0169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p53" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.291.0087" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.364.0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.217.0087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.005.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.168.0054" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hikmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.168.0006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008448ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100965340&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=fr&amp;amp;lr=&amp;amp;id=UB_RDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA129&amp;amp;ots=cZ9687BOBT&amp;amp;sig=7lUCVeUIRJ2BxHNcvI1Fo1mwJ4U#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884397v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Aissaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bueno Merino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Grandval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Hamza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.dfdcudr4x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2025.21252abstract" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216689v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118808ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMPROC.2023.18834abstract" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Montargot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.116.0003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068538ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanyarat Nimtrakool" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1631713" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5465/AMBPP.2018.10908abstract" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039788ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Canel-Depitre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Renault-Tesson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063707ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chanut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2014.11517062" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaka Aminata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sbihi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24006/jilt.2014.12.2.61" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620952v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Upson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vergnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/ijei.2014.0169" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ibr.v5n6p53" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.291.0087" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620955v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ronteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.364.0034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.217.0087" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.168.0054" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.005.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hikmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.168.0006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008448ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Hamdi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349980v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764412v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100965340&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424952v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?hl=fr&amp;amp;lr=&amp;amp;id=UB_RDwAAQBAJ&amp;amp;oi=fnd&amp;amp;pg=PA129&amp;amp;ots=cZ9687BOBT&amp;amp;sig=7lUCVeUIRJ2BxHNcvI1Fo1mwJ4U#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681066v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>