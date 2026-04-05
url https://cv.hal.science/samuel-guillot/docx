--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1081 +66,1215 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
+                <w:t xml:space="preserve">Hybrid alginate beads embedding lipid mesophase nanoparticles: structural preservation and pollutant uptake validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gagner</w:t>
+                <w:t xml:space="preserve">Laurence Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
+                <w:t xml:space="preserve">Guillaume Wille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 679, pp.849-859. </w:t>
+              <w:t xml:space="preserve">, 2026, 717, pp.140364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2026.140364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761910v1</w:t>
+                <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966367v1</w:t>
+                <w:t xml:space="preserve">hal-04761910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of γ-Lactones on Monolinolein/Water Bulk and Emulsified Mesophases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tidu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Faugère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Elise Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.D504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878687v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of aromas in nanostructured monolinolein-based miniemulsions: A structural investigation</w:t>
+                <w:t xml:space="preserve">Influence of γ-Lactones on Monolinolein/Water Bulk and Emulsified Mesophases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Serieye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Méducin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.032⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (44), pp.13283-13287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878689v1</w:t>
+                <w:t xml:space="preserve">hal-03878687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured monolinolein miniemulsions as delivery systems: Role of the internal mesophase on cytotoxicity and cell internalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Incorporation of aromas in nanostructured monolinolein-based miniemulsions: A structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Serieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656547v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Nanostructured monolinolein miniemulsions as delivery systems: Role of the internal mesophase on cytotoxicity and cell internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Poljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc J.-L. Ansel</w:t>
+                <w:t xml:space="preserve">Virginie Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lupo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Alexandra Foucault-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523 (1), pp.142 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592246v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading and release of internally self-assembled emulsions embedded in a magnetic hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Milo Sevic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862811⟩</w:t>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11-12), p. 961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939100v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loading and release of internally self-assembled emulsions embedded in a magnetic hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Milo Sevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), pp.043701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oriented array of polyethylene-block-poly(ethylene oxide) nanoplatelets in unsaturated polyesters cross-linked coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Naresh Mahaling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (12), pp.2277-2282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1287,51 +1421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02368" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878689v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serieye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meducin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Poljak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milo Sevic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tadic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Naresh Mahaling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.10.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02368" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serieye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meducin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Poljak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milo Sevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tadic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Naresh Mahaling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>