--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1047 +234,1315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile Graphene Oxide and Its Organo-Modified Analogs for the Removal of Pharmaceutical Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fragnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hennet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (10), pp.1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma19101916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761910v1</w:t>
+                <w:t xml:space="preserve">hal-05616359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+                <w:t xml:space="preserve">Innovative use of lipid mesophase dispersions for bisphenol A sequestration in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lupo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Fatokhoma Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.849-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966367v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of γ-Lactones on Monolinolein/Water Bulk and Emulsified Mesophases</w:t>
+                <w:t xml:space="preserve">Lyotropic liquid crystal emulsions of LAVR-289: Influence of internal mesophase structure on cytotoxicity and in-vitro antiviral activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Tidu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mathias Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Méducin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02368⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 665, pp.124683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878687v1</w:t>
+                <w:t xml:space="preserve">hal-05588575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of aromas in nanostructured monolinolein-based miniemulsions: A structural investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+                <w:t xml:space="preserve">Tamanu oil and skin active properties: from traditional to modern cosmetic uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (5), pp.D504</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878689v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured monolinolein miniemulsions as delivery systems: Role of the internal mesophase on cytotoxicity and cell internalization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of γ-Lactones on Monolinolein/Water Bulk and Emulsified Mesophases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Faugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.03.012⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (44), pp.13283-13287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656547v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incorporation of aromas in nanostructured monolinolein-based miniemulsions: A structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lupo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mijouin</w:t>
+                <w:t xml:space="preserve">Sébastien Serieye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Méducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555, pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592246v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading and release of internally self-assembled emulsions embedded in a magnetic hydrogel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructured monolinolein miniemulsions as delivery systems: Role of the internal mesophase on cytotoxicity and cell internalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Meducin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Milo Sevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillot</w:t>
+                <w:t xml:space="preserve">Kristina Poljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Tadic</w:t>
+                <w:t xml:space="preserve">Virginie Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Duttine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Duguet</w:t>
+                <w:t xml:space="preserve">Alexandra Foucault-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4862811⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 523 (1), pp.142 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939100v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biological activity of Polynesian Calophyllum inophyllum oil extract on human skin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phila Raharivelomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Ansel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (11-12), p. 961-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0042-108205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loading and release of internally self-assembled emulsions embedded in a magnetic hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Milo Sevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duttine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (4), pp.043701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4862811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Oriented array of polyethylene-block-poly(ethylene oxide) nanoplatelets in unsaturated polyesters cross-linked coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ram Naresh Mahaling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sinturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (12), pp.2277-2282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1421,51 +1689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02368" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878689v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serieye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meducin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Poljak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939100v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milo Sevic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tadic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Naresh Mahaling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.10.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gagner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Burel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2026.140364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fragnaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hennet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma19101916" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;ducin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatokhoma Camara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.126" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brouillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124683" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lupo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tidu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Faug&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02368" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Serieye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.07.032" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Meducin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Poljak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foucault-Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.03.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Ansel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lupo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Milo Sevic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tadic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duttine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Naresh Mahaling" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2011.10.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>