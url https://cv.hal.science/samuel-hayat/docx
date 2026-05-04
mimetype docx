--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -66,4101 +66,4101 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La souveraineté contre la politique : les usages antipolitiques du rousseauisme sous la Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 419, pp.49-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05509247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifesting the revolutionary people: The Yellow Vest Movement and popular sovereignty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constellations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (4), pp.640-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8675.12736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04448736v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ouvriers peuvent-ils écrire ? Pour une histoire sociale des idées ouvrières au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.43-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenoDo.13834618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04736275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unrepresentative Claims: Speaking for Oneself in a Social Movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Political Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (3), pp.1038-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003055421001210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptualisations of Labour and the Making of the French Working Class in the 1830s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redescriptions. Political Thought, Conceptual History and Feminist Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.5-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33134/rds.378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter, organiser, conjurer la souveraineté populaire en 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5-6), p. 915-921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04036275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Modernity of Political Representation, its Innovative Thrust and Transnational Semantic Transfers during the Sattelzeit (Eighteenth to Nineteenth Centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contributions to the history of concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Contributions to the history of concepts, 15 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/choc.2020.150104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois regards sur le mouvement des « Gilets jaunes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrière militante de la référence à Bernard Manin dans les mouvements français pour le tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Participations, Hors-Série, pp.437 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.hs01.0437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307974v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le présent, étudier le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue française de science politique, 69 (2), pp.111-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.692.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets jaunes une histoire de classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mouvements, 100, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.100.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la République de Constantin Pecqueur (1801–1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2019.1571471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial La singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tracés. Revue de Sciences humaines, 34, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358981v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les internationales ouvrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Magasin du XIXe siècle, 8, pp.126-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation-incarnation chez Marsile de Padoue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mulieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/4 (72), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04980393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation-incarnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sintomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Raisons politiques, 72, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Le savoir-faire des revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Damerdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pecqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarner le peuple souverain : les usages de la représentation-incarnation sous la Seconde République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.137-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique en mode mineur. Ordre patronal et ordre communautaire dans les mines du Nord au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des approches historiques du politique : institutions, acteurs, idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Revue française de science politique, 67 (2), pp.349-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.672.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs et leurs publics : l’exemple du conservatoire des arts et métiers (19 e - 21e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.052.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrera militante de la referencia a Bernard Manin en los movimientos franceses a favor del sorteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daimon, Revista Internacional de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.173-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républicains, socialistes et ouvriers face à l'émancipation des travailleurs (1830-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.048.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétendre représenter. La construction sociale de la représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dutoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prétendre représenter la représentation politique comme revendication, 66 (1), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.661.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Revolution of 1848 in the History of French Republicanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.331-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendre le domaine de la sociologie historique du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue française de science politique, 65 (5-6), pp.833-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.655.0833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 802, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.802.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgressions pirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Running in Protest. The Impossible Candidacy of François-Vincent Raspail, December 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03691434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science politique / histoire : obstacles à l'hybridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (3), pp.503-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.643.0503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01022904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se présenter pour protester. La candidature impossible de François-Vincent Raspail en décembre 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.869-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.645.0869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Repères - Mise en contexte] Télé-Cnam : enjeux politiques et dispositifs techniques d’une innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire du Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les sciences de l'homme au travail au Cnam à l'aube des Trente Glorieuses, vol.01 (1), pp. 127-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;La représentation politique / Die politische Repräsentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sintomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inclusive Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.050.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.115-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.050.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, discussion et représentation : l’expérience clubiste de 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.003.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les controverses autour du travail en 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.13-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.047.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République, la rue et l'urne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 116, pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pouv.116.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques (2e ed.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck supérieur, pp.272, 2025, Ouvertures politiques, 9782807361423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques, 2e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Weisbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2025, Ouvertures politiques, 9782807361423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolutionary Republicanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 2023, 9781032190914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003257929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04412552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de la démocratie. Entre participation, délibération et représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Mansbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sintomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2022, Bibliothèque de science politique, 9782406115465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11548-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d’un rôle politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaciaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Passard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.131326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03855644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DicoPart - le dictionnaire critique et interdisciplinaire de la participation, la démocratie et la citoyenneté [2e édition]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Blondiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Casillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Petit; Comité scientifique : Loïc Blondiaux, Ilaria Casillo, Jean-Michel Fourniau, Guillaume Gourgues, Samuel Hayat, Rémi Lefebvre, Guillaume Petit, Sandrine Rui, Stéphanie Wojcik, et Jodelle Zetlaouï-Léger; Assistance éditoriale : Julie Plouhinec, M2 en science politique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS Démocratie et Participation; Co-direction : Julien Talpin, Marion Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.dicopart.fr/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03864756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jane Mansbridge</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la sociohistoire des idées politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...62 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weisbein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck, 2020, 9782807317864</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...88 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anamosa, 2020, 9791095772866</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">De Boeck, 2020, 9782807317864</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la République était révolutionnaire: citoyenneté et représentation en 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil, 2014, 978-2-02-113639-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508470v1</w:t>
-              </w:r>
-[...3255 lines deleted...]
-                <w:t xml:space="preserve">hal-01442811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4178,51 +4178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction historique de l'unité ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Talpin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveau peuple, nouvelle gauche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam, 2025, 9782354803223</w:t>
@@ -4251,51 +4251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un nouveau désordre démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Martigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps nouveaux. En finir avec la nostalgie des Trente Glorieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, 2025, 9782021584981</w:t>
@@ -4324,51 +4324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C’est une révolution populaire. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuelle Reungoat; François Buton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur les Gilets jaunes : un marqueur des luttes sociales contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des intérêts en République : perspective socio-historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Courty; Marc Milet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes d’intérêt en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 551, Classiques Garnier, pp.53-74, 2023, Rencontres, 9782406132950. </w:t>
@@ -4505,64 +4505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que parler pour autrui veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaciaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d’un rôle politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 9-32, 2022, 9782757437148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4587,77 +4587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. La science politique entre faits et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Talpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audric Vitiello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs de la démocratie. Entre participation, délibération et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-24, 2022, 9782406115465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4682,51 +4682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-paroles ouvriers et construction de la classe ouvrière autour de la révolution de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d’un rôle politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du Septentrion, 2022, 9782757437148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4745,320 +4745,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation de la classe ouvrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation politique. Anthologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-271, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11507-6.p.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’histoire des associations ouvrières au XIXe siècle : débats et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen; Caroline Fayolle; Samuel Hayat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’unir, travailler, résister. Les associations ouvrières au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-27, 2021, 978-2-7574-3505-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03376508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émancipation avec et par la science ? Penser les liens entre anarchisme(s) et sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sidonie Verhaeghe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anarchisme et sciences sociales. Actes du colloque de Lille - mars 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier Creation Libertaire, préface, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la classe ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Représentation politique. Anthologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,51 +5083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Joseph Proudhon (1809-1865))</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Numa Ducange, Razmig Keucheyan et Stéphanie Roza (ed.), Histoire globale des socialismes, PUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5152,51 +5152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie morale et le pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Confavreux, Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fond de l'air est jaune. Comprendre une révolte inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.17-28, 2019</w:t>
@@ -5225,51 +5225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La République du travail : 1848 et l’invention d’un républicanisme socialiste ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christin, Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Républiques et républicanismes. Les cheminements de la liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, pp.177-193, 2019</w:t>
@@ -5298,51 +5298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation as Proposition: Democratic Representation after the Constructivist Turn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Disch, Lisa; Urbinati, Nadia; van de Sande, Mathijs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Constructivist Turn in Political Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.121-140, 2019</w:t>
@@ -5371,51 +5371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Assemblea, il Presidente, il Partito e l'Associazione: la rappresentanza-incarnazione durante la Seconda Repubblica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pietro Adamo; Antonio Chiavistelli; Paolo Soddu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme e Metamorfosi della Rappresentanza politica 1848 1948 1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-115, 2019</w:t>
@@ -5444,51 +5444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varieties of Inclusive Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castiglione, Dario; Pollak, Johannes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creating Political Presence. The New Politics of Democratic Representation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Chicago Press, pp.141-161, 2018, 978-0-226-58853-7</w:t>
@@ -5517,51 +5517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Construction of Proudhonism within the IWMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Arise Ye Wretched of the Earth": The First International in a Global Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.313-331, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5586,51 +5586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working-Class Socialism in 1848 in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1848 Revolutions and European Political Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.120-139, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5664,51 +5664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les idées en révolution. Questions de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaboriaux, Chloé; Skornicki, Arnault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une histoire sociale des idées politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.251-263, 2017</w:t>
@@ -5737,51 +5737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté et l’intérêt. Les transformations de la représentation, XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation politique et transformations de la citoyenneté, XVIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782406069508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5806,51 +5806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un candidat &amp;quot;impossible&amp;quot; : la construction de la candidature Raspail à l’élection présidentielle de décembre 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbier, Jonathan; Frobert, Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une imagination républicaine. François-Vincent Raspail (1794-1878)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.173-190, 2017, 9782848675985</w:t>
@@ -5879,51 +5879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté et l’intérêt : les transformations de la représentation, XVIIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crignon, Philippe; Miqueu, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentation politique et transformation de la citoyenneté, XVIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.37-51, 2017</w:t>
@@ -5952,51 +5952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guizot et Tocqueville, penseurs de leur temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charle, Christophe; Jeanpierre, Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie intellectuelle en France. I. Des lendemains de la Révolution à 1914</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.149-151, 2016</w:t>
@@ -6025,51 +6025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les journaux rouges du « printemps 1848 ». Le Journal des travailleurs et Le Tocsin des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les socialistes inventaient l’avenir. Presse, théories et expériences, 1825-1860</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.293-306, 2015, 9782707185914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6103,51 +6103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking Representation, Citizenship and Identity : Toward a Radical Pluralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Harald Alnes; Manuel Toscano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Varieties of Liberalism : Contemporary Callenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.130-149, 2014, 978-1-4438-5812-0</w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvriers au temps de Proudhon : éléments d'histoire sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon et les identités ouvrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,51 +6245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La souveraineté populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté, république, démocratie en France 1789-1899</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-159, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6314,51 +6314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les proudhoniens de la Première Internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui est proudhonien ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782906096370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'anarchisme proudhonien au syndicalisme révolutionnaire : une transmission problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon et l’anarchisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6452,51 +6452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie participative et impératif délibératif : enjeux d’une confrontation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Bacqué; Yves Sintomer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démocratie participative. Histoire et généalogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.102-112, 2011, </w:t>
@@ -6534,51 +6534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour le droit et contre la loi : les origines ouvrières de l'anarchisme proudhonien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Sophie Chambost. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon : droit ou morale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2906096342</w:t>
@@ -6607,51 +6607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fédéralisme proudhonien à l'épreuve des nationalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Cagiao y Conde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fédéralisme : le retour ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
@@ -6680,51 +6680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconnecter les revenus de l'emploi : une nouvelle philosophie du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon, une philosophie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2906096326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6749,51 +6749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lectures antilibérales de Proudhon dans l’entre-deux guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Proudhon au XXe siècle. Acte du colloque du 2 décembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6818,51 +6818,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proudhon et le socialisme dans les journaux républicains de 1848</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon et la presse. Actes du Colloque du 14 janvier 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6887,51 +6887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proudhon et la République de 1848 dans les Confessions d’un révolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proudhon et la République. Actes du colloque de décembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6988,51 +6988,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La foule contre les élus : qui représente le peuple souverain en démocratie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7050,51 +7050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à Karl Marx, Le 18 Brumaire de Louis-Napoléon Bonaparte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur la méthode de Naissance de l'anarchisme : pour une autre histoire des idées politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7206,51 +7206,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Retraites : “En niant l’existence de la contestation, le gouvernement nie l’existence du peuple” »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7281,51 +7281,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois regards sur les Gilets jaunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Della Sudda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clerc Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7395,51 +7395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Rockhill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Pal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7519,77 +7519,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tarragoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 260 p., 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7623,64 +7623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétendre représenter la représentation politique comme revendication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dutoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66 (1), pp.115, 2016, 978-2-7246-3461-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7705,77 +7705,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation politique, dossier de la revue Trivium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sintomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diehl, Paula; Hayat, Samuel; Sintomer, Yves. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2014, </w:t>
@@ -7813,64 +7813,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, pp.256, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7936,51 +7936,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual History as a Tool for Social History: The Concept of Corporation in the Making of the French Working-Class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on the History of Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Malaga, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8005,51 +8005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parliament, the Emperor and the Party: varieties of popular embodiment representation after the 1848 revolution in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worshop Portrayal of Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Leyde, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8074,51 +8074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representing the working-class: a case of embodiment-representation in the 19th c.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The People and the Masses in Conceptual History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8143,51 +8143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolutions in the History of Ideas - some Methodological Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR (European Consortium for Political Research) General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8206,264 +8206,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La carrière militante de la référence à Bernard Manin dans les mouvements français pour le tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Democracia, sorteo, representación. Actualidad de un debate de 2500 años”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Séville, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Republican Paradox: embodiment representation in 19th century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Political representation beyond elections: a comparison China/Western countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The working-class as a subject in conceptual history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECPR (European Consortium for Political Research) General Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Democratic (non-)parliamentary representation: competing representative claims in 1848 revolutionary France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’International Political Science Association (IPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8488,51 +8488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1848 et l’invention d’un républicanisme socialiste ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Modernités républicaines"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8589,51 +8589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie industrielle (Démocratie ouvrière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Proudhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 138-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8658,51 +8658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Proudhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8759,51 +8759,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au nom du peuple français ». La représentation politique en question autour de la révolution de 1848 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Science politique. Université Paris 8 Vincennes – Saint-Denis, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8999,51 +8999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412552v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mansbridge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vitiello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11548-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885403v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448736v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.12736" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834618" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055421001210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855490v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/rds.378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03047106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Rosales" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2020.150104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307974v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358857v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2019.1571471" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367988v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979537v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0137" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068105v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0135" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296508v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dutoya" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.661.0007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0833" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691434v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505179v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0265" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068348v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506901v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diehl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444186v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.050.0115" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444190v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.003.0119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.047.0013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508286v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11507-6.p.0255" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02429165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04241454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316650974.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bouch.2015.01.0293" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bacqu.2011.01.0102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.4771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107614v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109293v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500606v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448736v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.12736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055421001210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/rds.378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03047106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Rosales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2020.150104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307974v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Verhaeghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2019.1571471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dutoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.661.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0869" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diehl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.050.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.003.0119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.047.0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mansbridge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vitiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11548-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11507-6.p.0255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02429165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04241454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316650974.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bouch.2015.01.0293" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bacqu.2011.01.0102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.4771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>