--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -749,1884 +749,1884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser le présent, étudier le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue française de science politique, 69 (2), pp.111-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.692.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La carrière militante de la référence à Bernard Manin dans les mouvements français pour le tirage au sort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Participations, Hors-Série, pp.437 - 451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.hs01.0437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gilets jaunes une histoire de classe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Mouvements, 100, pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.100.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la République de Constantin Pecqueur (1801–1887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Intellectual History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23801883.2019.1571471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial La singularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Tracés. Revue de Sciences humaines, 34, pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.7311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358981v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les internationales ouvrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Magasin du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Magasin du XIXe siècle, 8, pp.126-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation-incarnation chez Marsile de Padoue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Mulieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/4 (72), pp.71-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04980393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation-incarnation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Péneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sintomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Raisons politiques, 72, pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Le savoir-faire des revues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Damerdji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia La Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pecqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incarner le peuple souverain : les usages de la représentation-incarnation sous la Seconde République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.137-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.072.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01979537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique en mode mineur. Ordre patronal et ordre communautaire dans les mines du Nord au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.123-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.119.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité des approches historiques du politique : institutions, acteurs, idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sidonie Verhaeghe</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Revue française de science politique, 67 (2), pp.349-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.672.0349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs et leurs publics : l’exemple du conservatoire des arts et métiers (19 e - 21e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.139-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.052.0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carrera militante de la referencia a Bernard Manin en los movimientos franceses a favor del sorteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daimon, Revista Internacional de Filosofía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.173-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Républicains, socialistes et ouvriers face à l'émancipation des travailleurs (1830-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.135-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.048.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prétendre représenter. La construction sociale de la représentation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dutoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue française de science politique, 69 (2), pp.111-113. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.692.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Prétendre représenter la représentation politique comme revendication, 66 (1), pp.7-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gaudillière</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01296508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Revolution of 1848 in the History of French Republicanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">History of Political Thought</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (2), pp.331-353</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02068260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendre le domaine de la sociologie historique du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Intellectual History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23801883.2019.1571471⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue française de science politique, 65 (5-6), pp.833-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.655.0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Editorial La singularité</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 802, pp.265-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.802.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgressions pirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Federico Tarragoni</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Tracés. Revue de Sciences humaines, 34, pp.7-21. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/traces.7311⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 26, pp.7-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...604 lines deleted...]
-                <w:t xml:space="preserve">Paula Cossart</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Running in Protest. The Impossible Candidacy of François-Vincent Raspail, December 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique (english - édition anglaise)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Revue française de science politique, 67 (2), pp.349-352. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...665 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science politique / histoire : obstacles à l'hybridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,57 +4486,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03956051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. La science politique entre faits et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Talpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audric Vitiello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dispositifs de la démocratie. Entre participation, délibération et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-24, 2022, 9782406115465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que parler pour autrui veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Passard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaciaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4551,152 +4646,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le porte-parole. Fondements et métamorphoses d’un rôle politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, p. 9-32, 2022, 9782757437148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428036v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-03885432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-paroles ouvriers et construction de la classe ouvrière autour de la révolution de 1848</w:t>
               </w:r>
@@ -4823,212 +4823,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’émancipation avec et par la science ? Penser les liens entre anarchisme(s) et sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sidonie Verhaeghe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anarchisme et sciences sociales. Actes du colloque de Lille - mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Creation Libertaire, préface, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’histoire des associations ouvrières au XIXe siècle : débats et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Christen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Christen; Caroline Fayolle; Samuel Hayat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’unir, travailler, résister. Les associations ouvrières au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-27, 2021, 978-2-7574-3505-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03376508v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la classe ouvrière</w:t>
               </w:r>
@@ -7699,50 +7699,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02456507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pirater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, pp.256, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.5892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01349928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation politique, dossier de la revue Trivium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7758,167 +7849,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sintomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diehl, Paula; Hayat, Samuel; Sintomer, Yves. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/trivium.4771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507242v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01349928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8999,51 +8999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448736v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.12736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055421001210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/rds.378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03047106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Rosales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2020.150104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307974v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0437" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Verhaeghe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2019.1571471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dutoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.661.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0869" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diehl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.050.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.003.0119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.047.0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mansbridge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vitiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11548-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885432v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11507-6.p.0255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508286v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02429165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04241454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316650974.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bouch.2015.01.0293" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bacqu.2011.01.0102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507242v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.4771" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05509247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hayat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04448736v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8675.12736" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenoDo.13834618" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508272v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003055421001210" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855490v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33134/rds.378" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03047106v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Rosales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/choc.2020.150104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03049895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440525v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Verhaeghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0111" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02307974v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.hs01.0437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02433775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.100.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23801883.2019.1571471" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02358981v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tarragoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02367988v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mulieri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0071" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne P&#233;neau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399167v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Damerdji" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia La Valle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8833" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.072.0137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.119.0123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443955v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.672.0349" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.052.0139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.048.0135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01296508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dutoya" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.661.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461072v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.655.0833" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505179v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.802.0265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505177v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5894" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01022904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ta&#239;eb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0503" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.645.0869" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310906v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Petitgirard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Diehl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.050.0115" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.003.0119" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.047.0013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442811v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.116.0031" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weisbein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944992v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04412552v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003257929" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mansbridge" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Vitiello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11548-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03855644v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaciaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Passard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.131326" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03864756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Casillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participation-et-democratie.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885403v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05245318v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714736v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-gilets-jaunes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956051v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04428036v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Passard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03239127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323117v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11507-6.p.0255" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508286v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03376508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Christen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508296v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508336v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02440503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02429165v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02389007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04241454v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968585v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968581v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781316650974.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461146v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02556414v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02465071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693546v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bouch.2015.01.0293" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bacqu.2011.01.0102" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693457v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693387v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444407v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04065003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03693597v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04031218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276126v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Della Sudda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc Denis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellenec Morgane" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rockhill" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marli&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565316v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.7256" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02456507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349928v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.5892" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507242v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trivium.4771" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02448454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172835v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109275v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03172826v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02500606v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03107614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03109293v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02456287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02443891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01442810v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>