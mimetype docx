--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Low stress grain boundary mediated plasticity and early fracture at basal twist grain boundaries in a titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
+                <w:t xml:space="preserve">Thomas Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Cervellon</w:t>
+                <w:t xml:space="preserve">Djafar Iabbaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gillet</w:t>
+                <w:t xml:space="preserve">Florence Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Hemery</w:t>
+                <w:t xml:space="preserve">Valéry Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43246-026-01102-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407194v1</w:t>
+                <w:t xml:space="preserve">hal-05313918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential fatigue cracking at basal twist grain boundary (BTGB) in bimodal Ti-5Al-4V alloy: Dislocation activities and crack initiation</w:t>
               </w:r>
@@ -368,3570 +368,3834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtexture effects on fatigue and dwell-fatigue lifetimes of Ti-6Al-4V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creep and Tensile Properties of Waspaloy Produced by Wire Arc Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
+                <w:t xml:space="preserve">Marjolaine Sazerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108068⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-08053-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706211v1</w:t>
+                <w:t xml:space="preserve">hal-05407194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy in tensile properties of a high strength metastable β titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 247, pp.113401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.113401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spall fracture in wrought and additively manufactured Ni-based superalloys subjected to high pressure laser-driven shocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microtexture effects on fatigue and dwell-fatigue lifetimes of Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Vinci</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 911, pp.146944. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.108068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.108068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681806v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
+                <w:t xml:space="preserve">Spall fracture in wrought and additively manufactured Ni-based superalloys subjected to high pressure laser-driven shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hémery</w:t>
+                <w:t xml:space="preserve">Etienne Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Naït-Ali</w:t>
+                <w:t xml:space="preserve">Thibaut de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Smerdova</w:t>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tromas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tommaso Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 911, pp.146944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2024.146944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569970v1</w:t>
+                <w:t xml:space="preserve">hal-04681806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure optimization of cold sprayed Ti-6Al-4V using post-process heat treatment for improved mechanical properties</w:t>
+                <w:t xml:space="preserve">Deformation mechanisms in the α phase of the Ti-6Al-2Sn-4Zr-2Mo titanium alloy: In situ experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+                <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Quet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+                <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Meillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Smerdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104168⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.103947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2024.103947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829708v1</w:t>
+                <w:t xml:space="preserve">hal-04569970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation mechanisms in Ti-6Al-4V subjected to cold dwell-fatigue, low-cycle fatigue and high-cycle fatigue loadings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure optimization of cold sprayed Ti-6Al-4V using post-process heat treatment for improved mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dureau</w:t>
+                <w:t xml:space="preserve">Samuel Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nadot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Aurélie Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118560⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.104168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2024.104168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492313v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural statistics for low-cycle fatigue crack initiation in α+β titanium alloys: A microstructure based RVE assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 176, pp.107854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2023.107854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual Stresses Development during Cold Spraying of Ti-6Al-4V Combined with In Situ Shot Peening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Quet</w:t>
+                <w:t xml:space="preserve">Crack initiation mechanisms in Ti-6Al-4V subjected to cold dwell-fatigue, low-cycle fatigue and high-cycle fatigue loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lavogiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 244, pp.118560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-022-01514-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268310v1</w:t>
+                <w:t xml:space="preserve">hal-04492313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-strength and low-dwell-sensitivity titanium alloy showing high tolerance to microcracking under dwell fatigue condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jinshan Li</w:t>
+                <w:t xml:space="preserve">Residual Stresses Development during Cold Spraying of Ti-6Al-4V Combined with In Situ Shot Peening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nana Chen</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Meillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103449⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (4), pp.1018-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-022-01514-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268256v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties of Ti-6Al-4V as-built by laser metal deposition: The relationship between heat affected zone bands, strain localization and anisotropy in ductility</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic response of wrought and additively manufactured nickel-based alloys to high velocity impacts of laser-launched flyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cormier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. de Rességuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102830⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131 (22), pp.225105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871108v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and load hold effects on small fatigue crack growth in α+β dual phase Ti alloys</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensile properties of Ti-6Al-4V as-built by laser metal deposition: The relationship between heat affected zone bands, strain localization and anisotropy in ductility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106699⟩</w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.102830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2022.102830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844866v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origins of fatigue strength in crystalline metallic materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Wang</w:t>
+                <w:t xml:space="preserve">High-strength and low-dwell-sensitivity titanium alloy showing high tolerance to microcracking under dwell fatigue condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongchao Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinshan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nana Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abn0392⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 159, pp.103449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336532v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of plastic deformation and strain localization in relation to β phase in metastable β and dual phase Ti alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Hémery</w:t>
+                <w:t xml:space="preserve">Microstructural and load hold effects on small fatigue crack growth in α+β dual phase Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Stinville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.106699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2021.106699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600013v1</w:t>
+                <w:t xml:space="preserve">hal-03844866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization and fatigue crack formation at ( 0001 ) twist boundaries in titanium alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">On the origins of fatigue strength in crystalline metallic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Stinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.G. Emigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117227⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6610), pp.1065-1071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abn0392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681156v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+                <w:t xml:space="preserve">Onset of plastic deformation and strain localization in relation to β phase in metastable β and dual phase Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.118348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04213125v1</w:t>
+                <w:t xml:space="preserve">hal-04600013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of deformation mechanisms operating under fatigue and dwell-fatigue loadings in an α/β titanium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Villechaise</w:t>
+                <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105341⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098821v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack initiation mechanisms during very high cycle fatigue of Ni-based single crystal superalloys at high temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Strain localization and fatigue crack formation at ( 0001 ) twist boundaries in titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Kontis</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Stinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Emigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 188, pp.131-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.012⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 219, pp.117227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489468v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanism of fatigue and dwell-fatigue crack initiation in Ti-6Al-4V</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crack initiation mechanisms during very high cycle fatigue of Ni-based single crystal superalloys at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cervellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kürnsteiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kontis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.03.031⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098859v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplasticity at Room Temperature in α/β Titanium Alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of deformation mechanisms operating under fatigue and dwell-fatigue loadings in an α/β titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavogiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villechaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05945-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.105341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2019.105341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769413v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue crack initiation in Ti-5Al-5Mo-5V-3Cr in relation to local crystallographic orientations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Villechaise</w:t>
+                <w:t xml:space="preserve">On the mechanism of fatigue and dwell-fatigue crack initiation in Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lavogiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128198⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.117-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490880v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ EBSD investigation of deformation processes and strain partitioning in bi-modal Ti-6Al-4V using lattice rotations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Microplasticity at Room Temperature in α/β Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.033⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (10), pp.4931-4969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05945-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166762v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip-stimulated grain boundary sliding in Ti-6Al-4 V at room temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+                <w:t xml:space="preserve">Low cycle fatigue crack initiation in Ti-5Al-5Mo-5V-3Cr in relation to local crystallographic orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Helstroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100189⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 276, pp.128198 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2020.128198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486583v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In situ EBSD investigation of deformation processes and strain partitioning in bi-modal Ti-6Al-4V using lattice rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 181, pp.36-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 171, pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.04.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316551v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Size Effects in Slip Strength of Titanium Alloys: α Nodule Size Dependence of the Critical Resolved Shear Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Villechaise</w:t>
+                <w:t xml:space="preserve">Slip-stimulated grain boundary sliding in Ti-6Al-4 V at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4678-0⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.100189 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.100189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315462v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Microtexture on Early Plastic Slip Activity in Ti-6Al-4V Polycrystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Polonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4569-4⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316697v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent operation of ⟨c + a⟩ slip and twinning under cyclic loading of Ti-6Al-4V</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">In situ SEM investigation of slip transfer in Ti-6Al-4V: Effect of applied stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nizou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.07.033⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 709, pp.277-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316629v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ SEM investigation of slip transfer in Ti-6Al-4V: Effect of applied stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Concurrent operation of ⟨c + a⟩ slip and twinning under cyclic loading of Ti-6Al-4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lavogiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.10.058⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.30-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294172v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Investigation of Size Effects in Slip Strength of Titanium Alloys: α Nodule Size Dependence of the Critical Resolved Shear Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (10), pp.4394-4397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4678-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304813v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid metal embrittlement of an austenitic stainless steel in liquid sodium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Balbaud-Celerier</w:t>
+                <w:t xml:space="preserve">Influence of Microtexture on Early Plastic Slip Activity in Ti-6Al-4V Polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Truong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2014.02.031⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (6), pp.2048-2056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4569-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02872404v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on liquid sodium embrittlement of T91 martensitic steel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid metal embrittlement of an austenitic stainless steel in liquid sodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Courouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balbaud-Celerier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2014.02.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02872404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of oxygen on liquid sodium embrittlement of T91 martensitic steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Courouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Balbaud-Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 76, pp.441-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.corsci.2013.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02872403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3941,431 +4205,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the relationships between heterogeneous microstructures and tensile properties through characterization of plastic strain localization in ti-6al-4v processed by wded.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lopez Castaño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119890.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain localization in Ti and Ti-alloys using three-dimensional topographic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Rouwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119929.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms and embrittlement kinetics in a β-rich Ti 17 alloy after long term aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla Sasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Arzaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Titanium (Ti 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patrick Villechaise; France Titane [French Titanium Association]; Société Française de Métallurgie et de Matériaux [French Society for Metallurgy and Materials] (SF2M), Jun 2020, Nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202032106008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,124 +4639,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Behavior of Titanium using FFT-EVP Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nail-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4502,264 +4766,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low stress grain boundary mediated plasticity and early fracture at basal twist grain boundaries in a titanium alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Elementary mechanisms governing basal twist grain boundary shearing at room temperature in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Yvinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313918v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du sodium liquide sur le comportement mécanique de l'acier T91</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Centrale Paris, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ECAP0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00978485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4906,51 +5166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchao Kou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.08.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104168" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118560" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01514-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Chen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103449" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106699" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervellon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Emigh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117227" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098821v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavogiez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kontis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.03.031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769413v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05945-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128198" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166762v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.033" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100189" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4678-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4569-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316629v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.07.033" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.058" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834054v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Arzaghi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382550v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nail-Ali" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabadden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05313918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Yvinec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djafar Iabbaden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Valle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-026-01102-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04914704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchao Kou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinshan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2024.08.025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05407194v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Sazerat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cervellon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hemery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08053-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04915015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Giroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mellier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.113401" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.108068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04681806v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2024.146944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Smerdova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2024.103947" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04829708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Meillot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2024.104168" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599978v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Stinville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Wu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2023.107854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492313v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavogiez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dureau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118560" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268310v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-022-01514-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Ress&#233;guier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baillargeat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hemery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085285" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yvinec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.102830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nana Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103449" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106699" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charpagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cervellon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abn0392" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giroud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118348" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Emigh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489468v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#252;rnsteiner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kontis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.02.012" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavogiez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.03.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769413v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banerjee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05945-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490880v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helstroffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.128198" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.04.033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.100189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294172v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nizou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.10.058" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316629v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.07.033" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315462v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4678-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Truong Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4569-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Courouau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balbaud-Celerier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2014.02.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02872403v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.07.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXCD57M2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourdin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Casta&#241;o" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119890.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04164062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rouwane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119929.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834054v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Sasaki" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Arzaghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032106008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nail-Ali" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05568341v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00978485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ECAP0065" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>