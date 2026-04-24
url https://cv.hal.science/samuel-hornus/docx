--- v0 (2026-04-02)
+++ v1 (2026-04-24)
@@ -3467,198 +3467,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570330v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersection detection via Gauss maps; a review and new techniques</w:t>
+                <w:t xml:space="preserve">Tight printable enclosures for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8730, Inria Nancy - Grand Est (Villers-lès-Nancy, France); INRIA. 2015, pp.39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Claux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8712, Inria. 2015, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157239v2</w:t>
+                <w:t xml:space="preserve">hal-01141706v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight printable enclosures for additive manufacturing</w:t>
+                <w:t xml:space="preserve">Intersection detection via Gauss maps; a review and new techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hornus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8712, Inria. 2015, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8730, Inria Nancy - Grand Est (Villers-lès-Nancy, France); INRIA. 2015, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141706v2</w:t>
+                <w:t xml:space="preserve">hal-01157239v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HA-Buffer: Coherent Hashing for single-pass A-buffer</w:t>
               </w:r>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schumacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3322989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie C.L. Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697103v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2017.05.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lasram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20221025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Hoberock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570330v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157239v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141706v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schumacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3322989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie C.L. Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697103v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2017.05.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lasram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20221025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Hoberock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570330v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141706v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>