--- v1 (2026-04-24)
+++ v2 (2026-05-20)
@@ -3332,51 +3332,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504905v1</w:t>
+                <w:t xml:space="preserve">hal-05504905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4376,51 +4376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schumacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3322989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie C.L. Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697103v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2017.05.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lasram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20221025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Hoberock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570330v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141706v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568677v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hornus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Kuipers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Teillaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon&#224;s Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3386569.3392448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Skouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schumacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3322989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Etienne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Panozzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie C.L. Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3306346.3323022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697103v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haichuan Song" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3197517.3201343" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01522903v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2017.05.009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larivi&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;vy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fourmentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0053609" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00624777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Lasram" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2070781.2024195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00442816v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otfried Cheong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Everett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Glisse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Gudmundsson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comgeo.2010.11.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1778765.1778821" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Dujmovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Whitesides" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218195907002343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510180v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Angelidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Cani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Freire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Perchy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20221025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01764291v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Claux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756029v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02293165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Attali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lazarus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Morozov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Hoberock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Boissonnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1542362.1542403" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00189038v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75520-3_37" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510159v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Wismath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neyret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510166v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510032v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Puech" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00402118v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05504905v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamberto Dell'Elce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pomet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01570330v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141706v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157239v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00811585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343188v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077116v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077049v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071685v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00344930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>