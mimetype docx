--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -81,4432 +81,4862 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
+                <w:t xml:space="preserve">This is not a speculation, this is the reality: Reflection on Speculative Design Workshop in HCI &amp; Design Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Sauvé</w:t>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+                <w:t xml:space="preserve">Elise Bonnail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Huron</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Eleonore Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480068v1</w:t>
+                <w:t xml:space="preserve">hal-05554679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Touch Interactions for Input Visualization in Personal Informatics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizations as Data Input?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">June Bhartia</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400183v1</w:t>
+                <w:t xml:space="preserve">hal-03356575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Educational Theories of Cognitive Load to Visualization Design and Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making with Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
+                <w:t xml:space="preserve">Till Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craft-Based Data Physicalization: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahare Bakhtiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foroozan Daneshzand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EduVis 2025 - 3d IEEE VIS Workshop on Visualization Education, Literacy, and Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, BARCELONA, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218370v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input Visualization: Collecting and Modifying Data with Visual Representations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Readability as a multi-measure construct in data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2026 STAR Workshop - Science and Technology for Augmenting Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558867v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the Workshop on Visual Methods and Analyzing Visual Data in Human Computer Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring Touch Interactions for Input Visualization in Personal Informatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June Bhartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS Companion '24: Companion Proceedings of the 2024 Conference on Interactive Surfaces and Spaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Visualization Conference (VIS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909596v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interaction and Breakouts of Safety Boundaries in Virtual Reality Through Mixed-Method Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging Educational Theories of Cognitive Load to Visualization Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference Virtual Reality and 3D User Interfaces (VR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00069⟩</w:t>
+              <w:t xml:space="preserve">EduVis 2025 - 3d IEEE VIS Workshop on Visualization Education, Literacy, and Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Vienne, Austria. pp.33-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EduVIS69391.2025.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547401v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping to Conclusions: A Visual Comparative Analysis of Online Debate Platform Layouts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Summary of the Workshop on Visual Methods and Analyzing Visual Data in Human Computer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Sturdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordiCHI 2024: Nordic Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3679318.3685377⟩</w:t>
+              <w:t xml:space="preserve">ISS Companion '24: Companion Proceedings of the 2024 Conference on Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Vancouver, Canada. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696762.3698047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784834v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerMapper: Mapping Finger Motions onto Virtual Arms to Enable Safe Virtual Reality Interaction in Confined Spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Input Visualization: Collecting and Modifying Data with Visual Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580736⟩</w:t>
+              <w:t xml:space="preserve">The ACM Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Honolulu, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001768v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Manipulations in Extended Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Interaction and Breakouts of Safety Boundaries in Virtual Reality Through Mixed-Method Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Dimitrios Kontrazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bonnail</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Mcgill</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+              <w:t xml:space="preserve">2024 IEEE Conference Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States. pp.482-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058016v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+                <w:t xml:space="preserve">Jumping to Conclusions: A Visual Comparative Analysis of Online Debate Platform Layouts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tallullah Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+              <w:t xml:space="preserve">NordiCHI 2024: Nordic Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Uppsala, Sweden. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679318.3685377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394592v1</w:t>
+                <w:t xml:space="preserve">hal-04784834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making with Data (and Beyond)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Memory Manipulations in Extended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonnail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcgill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice Thudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544549.3583748⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491332v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections and Considerations on Running Creative Visualization Learning Activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Workshop on Visualization Guidelines in Research, Design, and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788377v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Perceptual Manipulations in Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+                <w:t xml:space="preserve">Making with Data (and Beyond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI '22)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3491102.3517728⟩</w:t>
+              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg Allemagne, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544549.3583748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590199v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerMapper: Enabling Arm Interaction in Confined Spaces for Virtual Reality through Finger Mappings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">FingerMapper: Mapping Finger Motions onto Virtual Arms to Enable Safe Virtual Reality Interaction in Confined Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gugenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411763.3451573⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266645v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE VIS Workshop on Data Vis Activities to Facilitate Learning, Reflecting, Discussing, and Designing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Reflections and Considerations on Running Creative Visualization Learning Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Diehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">4th IEEE Workshop on Visualization Guidelines in Research, Design, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887742v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The Dark Side of Perceptual Manipulations in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonnail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Mcgill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Williamson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3334480.3375180⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, LA, United States. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3517728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887256v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Design Language for Data Physicalization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">FingerMapper: Enabling Arm Interaction in Confined Spaces for Virtual Reality through Finger Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411763.3451573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958859v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reflection and Personal Physicalization Construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">IEEE VIS Workshop on Data Vis Activities to Facilitate Learning, Reflecting, Discussing, and Designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C Roberts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310547v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in Creativity Workshops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tim Corvin</w:t>
+                <w:t xml:space="preserve">Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcgill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2017: European Conference on Cognitive Ergonomics 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3121283.3121292⟩</w:t>
+              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu HI USA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3334480.3375180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991140v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-Reflection and Personal Physicalization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538595v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, la carte postale de la consommation énergétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a Design Language for Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578311v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tensions in Creativity Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miles Pennington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
+              <w:t xml:space="preserve">ECCE 2017: European Conference on Cognitive Ergonomics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Umeå, Sweden. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121283.3121292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472865v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le potentiel des interactions tangibles rotatives pour les Smart Watches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132139⟩</w:t>
+              <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3064663.3064798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578590v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Paysage, la carte postale de la consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384388v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t>
+              <w:t xml:space="preserve">CHI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323474v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitch(e)s as a Generative Design Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Explorer le potentiel des interactions tangibles rotatives pour les Smart Watches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vis Arts Program 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511038v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constructive Classroom Exercise for Teaching InfoVis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511020v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitches as a Generative Design Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Glitch(e)s as a Generative Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Vis Arts Program 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583843v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Glitches as a Generative Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211270v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Constructive Classroom Exercise for Teaching InfoVis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138024v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Visualization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Mauerer</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems in 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, MD, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978437v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Google Borders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 ACM Web Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2464464.2464525⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2015, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807442.2807488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805048v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796354v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolemicTweet: Video Annotation and Analysis through Tagged Tweets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Constructive Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mauerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_9⟩</w:t>
+              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems in 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2014, Vancouver, Canada. pp.Pages 433-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598510.2598566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817591v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward Google Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 ACM Web Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.244-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2464464.2464525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PolemicTweet: Video Annotation and Analysis through Tagged Tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP, Sep 2013, Heidelberg, Germany. pp.135-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734084v1</w:t>
+                <w:t xml:space="preserve">hal-00817591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">User-Supplied Sentiments in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS): 2nd Workshop on Interactive Visual Text Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, Washington, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4516,2791 +4946,2583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Deliberation with Physicalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Designing Interactive Systems 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. Physicalization from Theory to Practice: Exploring Contemporary Challenges for Physicalization Design https://data-physicalization.github.io/fromt2p-dis2024/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biohybrid Devices: Prototyping Interactive Devices with Growable Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Nicolae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Koelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Steimle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, pp.1-15, 2023, 9798400701320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3586183.3606774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dagstuhl Reports. 2023, 10.4230/DagRep.12.6.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dagstuhl Seminar Proposal. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Goulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la thèse CIFRE : étudier et rendre visible la recherche salariée en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Reunkrilerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawelle Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 18 (2), pp.42-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.018.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design territorial, représentations spatiales et participation citoyenne : revue de cas et analyse d’outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jolivet-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 14 (2), pp.55-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.014.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faramarz Samavati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahdavi-Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Yazdanbakhsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (3), pp.569-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440827v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (1), pp.63-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440273v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (6), pp.21-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2020.3027223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Direct Manipulation of Graphical Encodings as a Method for User Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahador Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Endert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02260450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design by Immersion: A Transdisciplinary Approach to Problem-Driven Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Wm Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Reading of Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagoda Walny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Wun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Bar Chart Authoring with Microsoft Excel and Tangible Tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Wun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Computer Graphics Forum, 35 (3), pp.111 - 120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.12887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Visual Representations: Investigating the Use of Tangible Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transactions on Visualization and Computer Graphics, 20 (12), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design MetaData - Retour d'expérience sur un atelier de design interactif interdisciplinaire dans une démarche d'innovation ouverte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Velt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'enseignement supérieur du design interactif, 3 (2), pp.269-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Big Data</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19 (12), pp.2446-2455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2013.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846260v1</w:t>
-              </w:r>
-[...520 lines deleted...]
-                <w:t xml:space="preserve">hal-02317029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making with Data Physical Design and Craft in a Data-Driven World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Till Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A K Peters/CRC Press. A K Peters/CRC Press, 1 (1), 2022, 9781032182223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003264903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970064v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">hal-03356601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche par le design des délibérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tallulah Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre soin de l'informatique et des générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FYP éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nouveau monde industriel, 978-2-36405-212-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Data to an Audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kosara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schwabish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Storytelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9781315281568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7310,130 +7532,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7443,114 +7665,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive Visualization : A token-based paradigm allowing to assemble dynamic visual representation for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02924469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7697,51 +7919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Bhartia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218370v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cabouat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EduVIS69391.2025.00009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04558867v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Louis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642808" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04909596v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sturdee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696762.3698047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547401v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Tseng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dimitrios Kontrazis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gugenheimer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallullah Frappier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679318.3685377" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04001768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580736" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonnail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcgill" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Nagel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3583748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03788377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diehl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03590199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3517728" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03266645v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3451573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Keck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Williamson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02958859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310547v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173728" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougenot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Pennington" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Corvin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foissac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511020v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978437v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mauerer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598566" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464464.2464525" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05165232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563451v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0042" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03576813v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jolivet-Duval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.014.0055" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310473v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Bradley" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934790" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01400906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Payne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12887" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Nicolae" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606774" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03969898v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03970064v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003264903" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356601v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962953v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Frappier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kosara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schwabish" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924469v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112253" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Tseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonnail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Genest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Nagel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cabouat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EduVIS69391.2025.00009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04909596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sturdee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696762.3698047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04558867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642808" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dimitrios Kontrazis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gugenheimer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallullah Frappier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679318.3685377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcgill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3583748" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04001768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580736" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03788377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03590199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3517728" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03266645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3451573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Keck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Williamson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173728" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02958859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Pennington" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Corvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978437v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mauerer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464464.2464525" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05165232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Nicolae" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03969898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03576813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jolivet-Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.014.0055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Bradley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934790" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01400906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Payne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12887" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03970064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003264903" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Frappier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kosara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schwabish" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>