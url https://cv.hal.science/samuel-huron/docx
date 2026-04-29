--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -403,51 +403,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -562,2324 +562,2324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Readability as a multi-measure construct in data visualization</w:t>
+                <w:t xml:space="preserve">Challenges in Synchronous &amp; Remote Collaboration Around Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">Matthew Brehmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+                <w:t xml:space="preserve">Maxime Cordeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Hurter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Büschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2026 STAR Workshop - Science and Technology for Augmenting Reading</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI 2026 - Annual CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Barcelona, Spain. pp.1-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3772318.3791117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548028v1</w:t>
+                <w:t xml:space="preserve">hal-05596985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Touch Interactions for Input Visualization in Personal Informatics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+                <w:t xml:space="preserve">Readability as a multi-measure construct in data visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Visualization Conference (VIS) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">CHI 2026 STAR Workshop - Science and Technology for Augmenting Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400183v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Educational Theories of Cognitive Load to Visualization Design and Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
+                <w:t xml:space="preserve">Exploring Touch Interactions for Input Visualization in Personal Informatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June Bhartia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EduVis 2025 - 3d IEEE VIS Workshop on Visualization Education, Literacy, and Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Visualization Conference (VIS) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218370v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the Workshop on Visual Methods and Analyzing Visual Data in Human Computer Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging Educational Theories of Cognitive Load to Visualization Design and Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Cabouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Ciccione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zezhong Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS Companion '24: Companion Proceedings of the 2024 Conference on Interactive Surfaces and Spaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EduVis 2025 - 3d IEEE VIS Workshop on Visualization Education, Literacy, and Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Vienne, Austria. pp.33-64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EduVIS69391.2025.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3696762.3698047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04909596v1</w:t>
+                <w:t xml:space="preserve">hal-05218370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input Visualization: Collecting and Modifying Data with Visual Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ACM Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Honolulu, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3613904.3642808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Interaction and Breakouts of Safety Boundaries in Virtual Reality Through Mixed-Method Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+                <w:t xml:space="preserve">Summary of the Workshop on Visual Methods and Analyzing Visual Data in Human Computer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Sturdee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE Conference Virtual Reality and 3D User Interfaces (VR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00069⟩</w:t>
+              <w:t xml:space="preserve">ISS Companion '24: Companion Proceedings of the 2024 Conference on Interactive Surfaces and Spaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Vancouver, Canada. pp.29-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696762.3698047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547401v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping to Conclusions: A Visual Comparative Analysis of Online Debate Platform Layouts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bressa</w:t>
+                <w:t xml:space="preserve">Understanding Interaction and Breakouts of Safety Boundaries in Virtual Reality Through Mixed-Method Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Dimitrios Kontrazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NordiCHI 2024: Nordic Conference on Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE Conference Virtual Reality and 3D User Interfaces (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Orlando (FL), United States. pp.482-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR58804.2024.00069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3679318.3685377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04784834v1</w:t>
+                <w:t xml:space="preserve">hal-04547401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Manipulations in Extended Reality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mark Mcgill</w:t>
+                <w:t xml:space="preserve">Jumping to Conclusions: A Visual Comparative Analysis of Online Debate Platform Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tallullah Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580988⟩</w:t>
+              <w:t xml:space="preserve">NordiCHI 2024: Nordic Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Uppsala, Sweden. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679318.3685377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058016v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wei Wei</w:t>
+                <w:t xml:space="preserve">Memory Manipulations in Extended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonnail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcgill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394592v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making with Data (and Beyond)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lora Oehlberg</w:t>
+                <w:t xml:space="preserve">Towards Autocomplete Strategies for Visualization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544549.3583748⟩</w:t>
+              <w:t xml:space="preserve">VIS 2023 - IEEE Visualization and Visual Analytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2023, Melbourne, Australia. pp.141--145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/vis54172.2023.00037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491332v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerMapper: Mapping Finger Motions onto Virtual Arms to Enable Safe Virtual Reality Interaction in Confined Spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+                <w:t xml:space="preserve">Making with Data (and Beyond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3544548.3580736⟩</w:t>
+              <w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg Allemagne, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544549.3583748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001768v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections and Considerations on Running Creative Visualization Learning Activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FingerMapper: Mapping Finger Motions onto Virtual Arms to Enable Safe Virtual Reality Interaction in Confined Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Workshop on Visualization Guidelines in Research, Design, and Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Proceedings of the 2023 CHI Conference on Human Factors in Computing Systems (CHI ’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3544548.3580736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788377v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dark Side of Perceptual Manipulations in Virtual Reality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+                <w:t xml:space="preserve">Reflections and Considerations on Running Creative Visualization Learning Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Diehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI '22)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th IEEE Workshop on Visualization Guidelines in Research, Design, and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Oklahoma, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590199v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FingerMapper: Enabling Arm Interaction in Confined Spaces for Virtual Reality through Finger Mappings</w:t>
+                <w:t xml:space="preserve">The Dark Side of Perceptual Manipulations in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonnail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcgill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3411763.3451573⟩</w:t>
+              <w:t xml:space="preserve">CHI Conference on Human Factors in Computing Systems (CHI '22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, LA, United States. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3491102.3517728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266645v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IEEE VIS Workshop on Data Vis Activities to Facilitate Learning, Reflecting, Discussing, and Designing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FingerMapper: Enabling Arm Interaction in Confined Spaces for Virtual Reality through Finger Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen-Jie Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C Roberts</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3411763.3451573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887742v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IEEE VIS Workshop on Data Vis Activities to Facilitate Learning, Reflecting, Discussing, and Designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandy Keck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887256v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Reflection and Personal Physicalization Construction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+                <w:t xml:space="preserve">Exploring Potentially Abusive Ethical, Social and Political Implications of Mixed Reality Research in HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gugenheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Mcgill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Williamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3173574.3173728⟩</w:t>
+              <w:t xml:space="preserve">CHI '20: CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Honolulu HI USA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3334480.3375180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310547v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Design Language for Data Physicalization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Self-Reflection and Personal Physicalization Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2018 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3173574.3173728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958859v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions in Creativity Workshops</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a Design Language for Data Physicalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Corvin</w:t>
+                <w:t xml:space="preserve">Trevor Hogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uta Hinrichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2017: European Conference on Cognitive Ergonomics 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE VIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991140v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's Get Physical: Promoting Data Physicalization in Workshop Formats</w:t>
               </w:r>
@@ -2891,77 +2891,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Designing Interactive Systems DIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Jun 2017, New York, United States. pp.1409 - 1422, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2989,1954 +2989,2088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysage, la carte postale de la consommation énergétique</w:t>
+                <w:t xml:space="preserve">Tensions in Creativity Workshops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Huron</w:t>
+                <w:t xml:space="preserve">Céline Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Detienne</w:t>
+                <w:t xml:space="preserve">Françoise Détienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Foissac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miles Pennington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132159⟩</w:t>
+              <w:t xml:space="preserve">ECCE 2017: European Conference on Cognitive Ergonomics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Umeå, Sweden. pp.93-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121283.3121292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578311v1</w:t>
+                <w:t xml:space="preserve">hal-03991140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
+                <w:t xml:space="preserve">Paysage, la carte postale de la consommation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Eagan</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Detienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472865v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le potentiel des interactions tangibles rotatives pour les Smart Watches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Data Workers Cope with Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Serrano</w:t>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teyssier</w:t>
+                <w:t xml:space="preserve">Marc-Emmanuel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Eagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3132129.3132139⟩</w:t>
+              <w:t xml:space="preserve">CHI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2017, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3025453.3025738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578590v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer le potentiel des interactions tangibles rotatives pour les Smart Watches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t>
+              <w:t xml:space="preserve">29ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM, Aug 2017, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132129.3132139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323474v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitch(e)s as a Generative Design Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+                <w:t xml:space="preserve">A Better Grasp on Pictures Under Glass: Comparing Touch and Tangible Object Manipulation using Physical Proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vis Arts Program 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces (AVI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bari, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2909132.2909247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511038v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitches as a Generative Design Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Glitch(e)s as a Generative Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE Vis Arts Program 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583843v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constructive Classroom Exercise for Teaching InfoVis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wesley Willett</w:t>
+                <w:t xml:space="preserve">Glitches as a Generative Design Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">IEEE VIS 2016 Arts Program proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511020v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Constructive Classroom Exercise for Teaching InfoVis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Willett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Baltimore, MD, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384388v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using VisKit: A Manual for Running a Constructive Visualization Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pedagogy of Data Visualization Workshop at IEEE VIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Baltimore, MD, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211270v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">SmartTokens: Embedding Motion and Grip Sensing in Small Tangible Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Goc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Symposium on User Interface Software and Technology (UIST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Nov 2015, New York, NY, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2807442.2807488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138024v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Visualization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design Considerations for Composite Physical Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Goc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Mauerer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems in 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the CHI Workshop on Exploring the Challenges of Making Data Physical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978437v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Google Borders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructive Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Thudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mauerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2013 ACM Web Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2464464.2464525⟩</w:t>
+              <w:t xml:space="preserve">ACM conference on Designing Interactive Systems in 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2014, Vancouver, Canada. pp.Pages 433-442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2598510.2598566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805048v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble-TV: Live Visual Feedback for Social TV Broadcast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM CHI 2013 Workshop : Exploring and enhancing the user experience for television</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolemicTweet: Video Annotation and Analysis through Tagged Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Human-Computer Interaction (INTERACT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP, Sep 2013, Heidelberg, Germany. pp.135-152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-40480-1_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+                <w:t xml:space="preserve">Toward Google Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2013 ACM Web Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France. pp.244-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2464464.2464525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849079v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Illustrative Data Graphics in 18th-19th Century Style: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dragicevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Visualization - IEEE VIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849083v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849079v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Showcase: An Illustrative Data Graphic in an 18th-19th Century Style</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dragicevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Dufournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Isenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Visual Showcase at the Joint ACM/EG Symposium on Computational Aesthetics, Sketch-Based Interfaces and Modeling, and Non-Photorealistic Animation and Rendering (Expressive 2013, July 19--20, Anaheim, CA, USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734084v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards Visual Sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Posters of the IEEE Conference on Information Visualization (InfoVis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">User-Supplied Sentiments in Tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Information Visualization (INFOVIS): 2nd Workshop on Interactive Visual Text Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2012, Seattle, Washington, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4946,51 +5080,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Deliberation with Physicalizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bressa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5006,51 +5140,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Conference on Designing Interactive Systems 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark. Physicalization from Theory to Practice: Exploring Contemporary Challenges for Physicalization Design https://data-physicalization.github.io/fromt2p-dis2024/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5060,163 +5194,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biohybrid Devices: Prototyping Interactive Devices with Growable Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Nicolae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Koelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Steimle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST '23: The 36th Annual ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Computing Machinery, pp.1-15, 2023, 9798400701320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3586183.3606774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5226,353 +5360,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dagstuhl Reports. 2023, 10.4230/DagRep.12.6.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dagstuhl Seminar Proposal. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances de la visualisation en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Baudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Goulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Isenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR GMPA, AgroParisTech, INRA; SID - Sociologie Information-Communication Design; Télécom ParisTech; SES - Département Sciences Economiques et Sociales; Univ. Paris-Saclay. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5582,1557 +5716,1557 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience de la thèse CIFRE : étudier et rendre visible la recherche salariée en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Reunkrilerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Peneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawelle Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 18 (2), pp.42-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.018.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design territorial, représentations spatiales et participation citoyenne : revue de cas et analyse d’outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Jolivet-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Safin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 14 (2), pp.55-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.014.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data to Physicalization: A Survey of the Physical Rendering Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hessam Djavaherpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faramarz Samavati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mahdavi-Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Yazdanbakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), pp.569-598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.14330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization: Introduction to the Special Issue on Data Physicalization (part 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (1), pp.63-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2020.3043983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Physicalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Hogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (6), pp.21-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2020.3027223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977556v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Direct Manipulation of Graphical Encodings as a Method for User Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahador Saket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Endert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02260450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design by Immersion: A Transdisciplinary Approach to Problem-Driven Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Wm Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2019.2934790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Reading of Visualizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagoda Walny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Wun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Pusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Bar Chart Authoring with Microsoft Excel and Tangible Tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Wun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Computer Graphics Forum, 35 (3), pp.111 - 120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cgf.12887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Visual Representations: Investigating the Use of Tangible Tokens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Transactions on Visualization and Computer Graphics, 20 (12), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2014.2346292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design MetaData - Retour d'expérience sur un atelier de design interactif interdisciplinaire dans une démarche d'innovation ouverte.</w:t>
+                <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Velt</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vuillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Big Data</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987995v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sédimentation visuelle - Outil et technique pour visualiser les flux de données à destination du grand public.</w:t>
+                <w:t xml:space="preserve">Design MetaData - Retour d'expérience sur un atelier de design interactif interdisciplinaire dans une démarche d'innovation ouverte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Velt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'enseignement supérieur du design interactif, 3 (2), pp.269-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.1221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988001v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vuillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, IEEE Transactions on Visualization and Computer Graphics, 19 (12), pp.2446-2455. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2013.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7142,51 +7276,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making with Data Physical Design and Craft in a Data-Driven World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7211,70 +7345,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lora Oehlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Willett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A K Peters/CRC Press. A K Peters/CRC Press, 1 (1), 2022, 9781032182223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003264903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03970064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7284,245 +7418,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche par le design des délibérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tallulah Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre soin de l'informatique et des générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FYP éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Nouveau monde industriel, 978-2-36405-212-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Data to an Audience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kosara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Schwabish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Diakopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data-Driven Storytelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9781315281568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7532,130 +7666,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization Empowerment: How to Teach and Learn Data Visualization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uta Hinrichs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheelagh Carpendale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7665,114 +7799,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive Visualization : A token-based paradigm allowing to assemble dynamic visual representation for non-experts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02924469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7919,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Tseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonnail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Genest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Nagel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cabouat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Bhartia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218370v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EduVIS69391.2025.00009" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04909596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sturdee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696762.3698047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04558867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642808" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dimitrios Kontrazis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gugenheimer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallullah Frappier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679318.3685377" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058016v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcgill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580988" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3583748" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04001768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580736" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03788377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boucher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03590199v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3517728" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03266645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3451573" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Keck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Williamson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310547v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173728" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02958859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougenot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Pennington" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Corvin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121292" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foissac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132159" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511020v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978437v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mauerer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805048v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464464.2464525" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05165232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451974v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Nicolae" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606774" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03969898v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970231v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563451v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03576813v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jolivet-Duval" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.014.0055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310473v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Bradley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934790" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01400906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Payne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12887" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03970064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003264903" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962953v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Frappier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310515v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kosara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schwabish" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924469v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112253" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554679v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jie Tseng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonnail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Genest" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356575v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Willett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03356601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Nagel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Oehlberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05480068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahare Bakhtiari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foroozan Daneshzand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sauv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bressa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Brehmer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordeil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Itoh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang B&#252;schel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3791117" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Cabouat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Isenberg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Isenberg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June Bhartia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ciccione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EduVIS69391.2025.00009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04558867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Louis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3613904.3642808" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04909596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhong Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Sturdee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheelagh Carpendale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696762.3698047" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Dimitrios Kontrazis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gugenheimer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR58804.2024.00069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallullah Frappier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679318.3685377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04058016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mcgill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580988" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Jansen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vis54172.2023.00037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491332v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Thudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544549.3583748" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04001768v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580736" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03788377v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Roberts" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Boucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Diehl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03590199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3491102.3517728" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03266645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3411763.3451573" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887742v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uta Hinrichs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Keck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02887256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Williamson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3334480.3375180" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3173574.3173728" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02958859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hogan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Alexander" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01538595v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gourlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3064663.3064798" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03991140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mougenot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise D&#233;tienne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Pennington" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Corvin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121283.3121292" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578311v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Detienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Foissac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132159" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472865v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Eagan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025738" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bailly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Serrano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132129.3132139" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Goc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dragicevic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909132.2909247" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384388v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211270v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2807442.2807488" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138024v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00978437v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mauerer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598510.2598566" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40480-1_9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00805048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mazieres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464464.2464525" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849079v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dufournaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734084v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734407v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-05165232v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451974v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Nicolae" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Roussel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Koelle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Steimle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586183.3606774" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03969898v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970231v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317029v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Goulard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563451v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Reunkrilerk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Peneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawelle Zaidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.018.0042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03576813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jolivet-Duval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Safin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.014.0055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440273v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hessam Djavaherpour" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramarz Samavati" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdavi-Amiri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yazdanbakhsh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14330" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440827v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3043983" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02977556v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2020.3027223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02260450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahador Saket" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Endert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310473v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Wm Hall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Bradley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Wood" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2019.2934790" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagoda Walny" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Wun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pusch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745958" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01400906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Payne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12887" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01024053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2014.2346292" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988001v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00987995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Velt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.1221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00846260v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2013.227" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03970064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003264903" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tallulah Frappier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fypeditions.com/prendre-soin-de-linformatique-et-des-generations-hommage-a-bernard-stiegler/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Drucker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kosara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schwabish" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Diakopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02924469v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112253" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>