--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -66,2750 +66,2750 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A staggered finite volume method for the Euler equations using an acoustic-transport operator splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Galié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of relative velocity, velocity fluctuations and their interactions for two-fluid models by Stationary Action Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An all-regime and well-balanced Lagrange-projection type scheme for the shallow water equations on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for the gas dynamics equations on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007622v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large time step and asymptotic preserving numerical schemes for the gas dynamics equations with source terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An all-topology two-fluid model for two-phase flows derived through Hamilton's Stationary Action Principle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ward Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 482 (2334), pp.20250835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspa.2025.0835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249139v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale interface dynamic modelling based on the geometric method of moments for a two-scale two-phase flow model with a disperse small scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1003 (A27), pp.1--42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2024.1200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188956v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified two-scale gas-liquid multi-fluid model with capillarity and interface regularization through a mass transfer between scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.104857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An acoustic-transport splitting method for the barotropic Baer-Nunziato two-phase flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Ait-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marica Pelanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.93-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/202372093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A random choice scheme for scalar advection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.5218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04053798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressible solver for two-phase flows with sharp interface and capillary effects preserving accuracy in the low Mach regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 448, pp.110735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater flow and heat transport for systems undergoing freeze-thaw: Intercomparison of numerical simulators for 2D test cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Anbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Coon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 114, pp.196 - 218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.advwatres.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kestener</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.885-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297043v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-regime Lagrange-Projection like scheme for 2D homogeneous models for two-phase flows on unstructured meshes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A large time-step and well-balanced Lagrange-Projection type scheme for the shallow-water equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Girardin</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kestener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Stauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.017⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (3), pp.765-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2017.v15.n3.a9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495699v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297043v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Vofire algorithm for fast transient fluid-structure dynamics with liquid-gas flows and interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of Liquid-Vapor Phase Transition in Compressible Flows Based on Thermodynamical Equilibrium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (05), pp.1029-1054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2011069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Billaud Friess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Anti-Diffusive Numerical Scheme for the Simulation of Interfaces between Compressible Fluids by Means of a Five-Equation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation of Liquid-Vapor Phase Transition for Compressible Fluids with Tabulated EOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 348 (7-8), pp.473-478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2010.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strictly hyperbolic equilibrium phase transition model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 344, pp.135-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key issues for numerical methods in NEPTUNE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Ambroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Belliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.43-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEST-CASE NO 19: SHOCK-BUBBLE INTERACTION (PN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16 (1-3), pp.117-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/multscientechn.v16.i1-3.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A staggered finite volume method for the Euler equations using an acoustic-transport operator splitting</w:t>
-[...69 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Workshop “New Trends in Complex Flows”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Grec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503491v1</w:t>
-[...364 lines deleted...]
-                <w:t xml:space="preserve">hal-00718022v1</w:t>
+                <w:t xml:space="preserve">Jean-Marc Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 76, pp.1-1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202476001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the accuracy of the Jin-Xin relaxation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDF R&amp;D - dept. Mécanique des Fluides, Energies et Environnement. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648134v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-04726638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2827,103 +2827,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqiang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Di Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,103 +3056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterFrost Project Phase 2: Updated experiment design for validation of Cryohydrogeological codes (Frozen Inclusion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Costard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Anbergen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F. Bense</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne (AUT), France. pp.15194, </w:t>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The InterFrost benchmark of Thermo-Hydraulic codes for cold regions hydrology - first inter-comparison results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,77 +3315,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of Nucleate Boiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDP-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Caen, France. pp.49-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,51 +3410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Time-Step Numerical Scheme for the Seven-Equation Model of Compressible Two-Phase Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,64 +3527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Numerical Simulation of Liquid-Vapor Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3622,77 +3622,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation with Finite Volume of Dynamic Liquid-Vapor Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FVCA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France. pp.391-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3980,51 +3980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249139v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Haegeman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orlando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2025.0835" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Halabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224712v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Halabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gali&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Saleh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward Haegeman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Orlando" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004835v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Stauffert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007622v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Girardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249139v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2025.0835" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188956v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Loison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386731v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.104857" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884678v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Ait-Ameur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marica Pelanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202372093" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hurisse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grenier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F. Bense" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chanzy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Coon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2018.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297043v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kestener" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2017.v15.n3.a9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011069" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827923v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.01.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976919v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;rard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guelfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mimouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ambroso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Belliard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Allaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/multscientechn.v16.i1-3.190" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Grec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jung" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202476001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648134v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194951v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-4865" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Anbergen," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collier Nathaniel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00977843v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spillane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20671-9_24" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00976927v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03827437v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>