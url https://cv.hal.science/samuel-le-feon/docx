--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -26,55 +26,142 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.47457627119px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Samuel LE FEON </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de Recherche sur la plateforme MEANS</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">samuel-le-feon</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7714-0851</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">177796979</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -101,225 +188,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic assessment of blockchain-based traceability systems: The case of protected designation of origin feta cheese production</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Zahariadis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109863⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04865735v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tharrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -347,2121 +408,2147 @@
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.101182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A holistic assessment of blockchain-based traceability systems: The case of protected designation of origin feta cheese production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filisia Melissari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Zahariadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.109863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2024.109863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221713v1</w:t>
+                <w:t xml:space="preserve">hal-04865735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705714v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.100141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2023.100141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Gazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.109518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Chatzitheodorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48, pp.109207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 51, pp.109824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (14), pp.7779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13147779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of industrial symbiosis: A critical review of relevant reference scenarios</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marketing and social effects of industrial scale insect value chains in Europe: case of mealworm for feed in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jiec.12842⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/jiff2018.0047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02058745v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing and social effects of industrial scale insect value chains in Europe: case of mealworm for feed in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment of industrial symbiosis: A critical review of relevant reference scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/jiff2018.0047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.972-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jiec.12842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390191v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02058745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment of fish fed with insect meal: Case study of mealworm inclusion in trout feed, in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Forteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 500, pp.82-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial Life Cycle Assessment (LCA): what exactly is it about? A proposal towards using a common terminology and a research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 176, pp.474-485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mealworm meal for animal feed: Environmental assessment and sensitivity analysis to guide future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 170, pp.1260-1267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00780627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2471,2022 +2558,2022 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; INAF; Université Laval Québec; Unité Mixte Transfrontalière BioEcoAgro; Université de Lille, Apr 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214292v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708699v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753573v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214315v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Decarbonation (Sustainability) for SMEs (value chains involving SMEs) in FAIRCHAIN project Feedback for the Industry Workshop of ENOUGH Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">Workshop ENOUGH : Decarbonizing the food chain - How can we reach net zero by 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, (on-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808984v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonation (Sustainability) for SMEs (value chains involving SMEs) in FAIRCHAIN project Feedback for the Industry Workshop of ENOUGH Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ENOUGH : Decarbonizing the food chain - How can we reach net zero by 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, (on-line), France</w:t>
+              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753598v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baerbel Husing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224696v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877296v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche piscicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI; INRAE, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to propagate spatial information in LCA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique EcoSD 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rueil-Malmaison, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthanisation et enjeux territoriaux de développement dans le Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPACE 2015, Rencontres « Territoires et Elevages dans le Grand Ouest »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00765516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00765512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4496,965 +4583,965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753585v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721232v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to allocate the environmental impact between co-products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icef14.com/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to allocate the environmental impact between co-products ? Discussion on the case of dairy protein fractionation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hequet Félicie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 20-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montreal, Canada. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.seppur.2019.05.008)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial differentiation? Yes, but, not only for impact characterization!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Barcelone, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5464,226 +5551,226 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMEEN - Prise en compte des contraintes spatiales et environnementales pour une approche systémique de l’insertion d’unités de méthanisation collectives au sein d’un territoire Livrable lot 1 : Cadre conceptuel pour le prise en compte de la spatialisation en analyse du cycle de vie (ACV) : le continuum de spatialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5693,100 +5780,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale des besoins de mobilité des grandes aires urbaines en France - Approche par Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00980187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5796,166 +5883,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeatPartTool a tool to calculate allocation factors for meat coproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6021,51 +6108,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="079D4268"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6102,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865735v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filisia Melissari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Zahariadis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109863" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605700v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605678v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-le-feon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7714-0851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177796979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filisia Melissari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Zahariadis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109863" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>