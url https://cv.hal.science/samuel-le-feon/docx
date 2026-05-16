--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -196,269 +196,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
+                <w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221713v1</w:t>
+                <w:t xml:space="preserve">hal-04590313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental trade-offs of meeting nutritional requirements with a lower share of animal protein for adult subpopulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dataset of reference values for the quantification of net primary production use (or biotic resource use) of feed ingredients in life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.101182. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04590313v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A holistic assessment of blockchain-based traceability systems: The case of protected designation of origin feta cheese production</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filisia Melissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -572,373 +572,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Héquet</w:t>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Leconte</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590151v1</w:t>
+                <w:t xml:space="preserve">hal-04705714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment based optimization of scenarios of reusable glass bottles using context-specific key parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Life cycle assessment to quantify the environmental performance of multi-products food processing systems such as milk fractionation: Importance of subdivision and allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Héquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
+                <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Environmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.100225. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 380, pp.112147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cesys.2024.100225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705714v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of an industrial-scale milk fractionation process generating 5 co-products: Cream, casein, lactose and two whey-protein ingre dients enriche d in α-lactalbumin or β-lactoglobulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Garnier-Lambrouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55, pp.110676. </w:t>
@@ -980,90 +980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of a small-scale and low-input organic apple value chain including fresh fruit, juice and applesauce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1114,64 +1114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets on the nutritional and environmental (including biodiversity) characteristics of food products consumed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,77 +1252,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle inventory and life cycle impact assessment datasets of PDO Feta production in Stymfalia region, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,90 +1390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets for the environmental assessment of an apple value chain including fresh fruits, juice and applesauce from an organic low-input production farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imca Sampers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,90 +1528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiAqua, a Model to Assess the Sustainability of Aquaculture Systems: Methodological Development and Application to a French Salmon Farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1662,103 +1662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation factors for meat coproducts: Dataset to perform life cycle assessment at slaughterhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lapasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1809,64 +1809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marketing and social effects of industrial scale insect value chains in Europe: case of mealworm for feed in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1952,51 +1952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (4), pp.972-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2030,51 +2030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment of fish fed with insect meal: Case study of mealworm inclusion in trout feed, in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rivera Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,64 +2585,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating environmental impacts between coproducts - Challenges of a methodological consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2697,103 +2697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEAMPL, Un outil d'aide à la conception de scénarios de réemploi basé sur des critères environnementaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop réemploi de la Chaire d'entreprises Vigne &amp; Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire d'entreprises Vigne &amp; Vin; Institut Agro Montpellier, Jun 2025, Montpellier, France</w:t>
@@ -2816,1278 +2816,1278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
+                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Malnoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
+              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708699v1</w:t>
+                <w:t xml:space="preserve">hal-05214292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753573v1</w:t>
+                <w:t xml:space="preserve">hal-05214315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des modèles ACV simplifiés à l'outil d'aide à la decision : Application au réemploi des bouteilles en verre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214315v1</w:t>
+                <w:t xml:space="preserve">hal-04808984v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-friendly tool based on simplified parametrized Life Cycle Assessment models to optimize returnable packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEXi a framework to integrate LCA in sustainability assessment. Application to animal production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Wilfart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th EFFoST International Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bruges (Belgium), Belgium</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRTA, Spain, Sep 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808984v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decarbonation (Sustainability) for SMEs (value chains involving SMEs) in FAIRCHAIN project Feedback for the Industry Workshop of ENOUGH Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des modèles ACV simplifiés à l’outil d’aide à la decision: Application au réemploi des bouteilles en verre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ENOUGH : Decarbonizing the food chain - How can we reach net zero by 2050 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, (on-line), France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du réseau ACV à INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753598v1</w:t>
+                <w:t xml:space="preserve">hal-04753573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoconception alimentaire ; Enjeux Organisationnels ; Projet Européen FAIRCHAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decarbonation (Sustainability) for SMEs (value chains involving SMEs) in FAIRCHAIN project Feedback for the Industry Workshop of ENOUGH Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque dédié à l'Ecoconception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMET (COMmunauté d'ExperTs) RSE (Responsabilité Soci(ét)ale des Entreprises) du CNES (Centre national d'Etudes Spatiales), Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop ENOUGH : Decarbonizing the food chain - How can we reach net zero by 2050 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, (on-line), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214292v1</w:t>
+                <w:t xml:space="preserve">hal-04753598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baerbel Husing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östregren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pegah Amani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141757v1</w:t>
+                <w:t xml:space="preserve">hal-04109452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to encourage putting technological innovations for food producers and food SMEs into practise : The experience of the EU-FAIRCHAIN project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">How to involve the stakeholders in the sustainability assessment process of a technology or food value chain The experience of the EU-FAIRCHAIN project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Voglhuber-Slavinsky</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Amani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Östregren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baerbel Husing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pegah Amani</w:t>
+                <w:t xml:space="preserve">Kavitha Shanmugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREEN FOOD TECH 20-23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut sur la nutrition et les aliments fonctionnels (INAF); University de Laval, May 2023, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Congress on Engineering and Food - ICEF14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.icef14.com/en/committees/6, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109452v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tharrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877296v1</w:t>
+                <w:t xml:space="preserve">hal-04224696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental consequences of reducing the share of animal proteins in a nutritionally adequate diet modeled for the French population</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Innovative upgrades to value and packaging of small quantities of liquid food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imca Sampers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Life Cycle Assessment of Food 2022 (LCA Foods 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lima, Peru. pp.613-617</w:t>
+              <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFFoST: federation of associations and societies focused on food science and technology in Europe., Nov 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224696v1</w:t>
+                <w:t xml:space="preserve">hal-03877296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXIAQUA, un outil multicritère pour l'évaluation de la durabilité des élevages aquacoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Latourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4142,51 +4142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to propagate spatial information in LCA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4263,51 +4263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4349,51 +4349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Boulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,51 +4457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,333 +4591,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721232v1</w:t>
+                <w:t xml:space="preserve">hal-04753585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified parametrized LCA user-friendly tool to eco-design reusable bottle scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A user-friendly tool based on Simplified parametrized LCA to eco-design reusable bottle scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Malnoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference LCA FOOD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Life Cycle Assessment of Food 2024 (LCA Food 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753585v1</w:t>
+                <w:t xml:space="preserve">hal-04721232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to allocate the environmental impact between co-products?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Héquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5002,51 +5002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hequet Félicie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,90 +5110,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impacts of innovative sustainable agri-food value chains: rights, duties and potentialities of Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Yannou-Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Östergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5229,165 +5229,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t>
+              <w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605705v1</w:t>
+                <w:t xml:space="preserve">hal-02605714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial differentiation? Yes, but, not only for impact characterization!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5419,135 +5419,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialization continuum – An innovating conceptual framework to consider system spatial characteristics in LCA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From food to energy: a spatialization continuum to assess the environmental impacts of collective biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Life Cycle Management, LCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">Exposition Universelle Milan 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605714v1</w:t>
+                <w:t xml:space="preserve">hal-02605705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une plateforme d’évaluation environnementale (de durabilité) basée sur l’ACV : étude des besoins au sein du réseau ECOSD et prototype de couplage ACV-SIG Synthèse détaillée étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,51 +5696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETERMEEN - Prise en compte des contraintes spatiales et environnementales pour une approche systémique de l’insertion d’unités de méthanisation collectives au sein d’un territoire Livrable lot 1 : Cadre conceptuel pour le prise en compte de la spatialisation en analyse du cycle de vie (ACV) : le continuum de spatialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Aissani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5794,51 +5794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale des besoins de mobilité des grandes aires urbaines en France - Approche par Analyse de Cycle de Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Féon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Ecole Nationale Supérieure des Mines de Saint-Etienne, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMSE0729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5897,103 +5897,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeatPartTool a tool to calculate allocation factors for meat coproducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Féon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lapasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Féon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Wilfart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6110,51 +6110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="079D4268"/>
+    <w:nsid w:val="DDC34A7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6341,51 +6341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-le-feon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7714-0851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177796979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filisia Melissari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Zahariadis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109863" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-le-feon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7714-0851" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177796979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wilfart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111929" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04865735v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filisia Melissari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Papadakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Zahariadis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2024.109863" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705714v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Yannou-Le Bris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2024.100225" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie H&#233;quet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garnier-Lambrouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'h" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110676" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benezech" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imca Sampers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cesys.2023.100141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109518" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Chatzitheodorou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109207" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04370913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109824" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291115v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13147779" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037472v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lapasin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/jiff2018.0047" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lacassagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12842" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081883v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Th&#233;venot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Forteau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.06.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.169" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rivera Garcia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214292v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214315v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808984v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708699v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753573v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Voglhuber-Slavinsky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Husing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stregren" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Amani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141757v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavitha Shanmugam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877296v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115945v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Latourre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753585v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malno&#235;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Guyomarc'H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109481v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hequet F&#233;licie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2019.05.008)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03866705v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin &#214;stergren" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605714v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00980187v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMSE0729" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146599v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a4bc5c71554c8142fa6d5b74b28ed40a3bfc225b;origin=https://hal.archives-ouvertes.fr/hal-04146599;visit=swh:1:snp:7e87f1d373ef813d2d014e506d5e4fd7fefbdad5;anchor=swh:1:rel:7133233669a59300ccf7e0a9d3e4c680c575af34;path=/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>