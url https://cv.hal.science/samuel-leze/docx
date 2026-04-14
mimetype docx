--- v0 (2026-03-22)
+++ v1 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Lézé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-leze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9534-9675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130329967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of competency</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historical Epistemology-Medical Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freudism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatric categories and clinical judgments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mental health policies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Appointments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014- Associate Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-14 Assistant Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-10 Postdoctoral Research Fellow in Social Anthropology**,** UMR8156-723, CNRS,Inserm,EHESS, Paris13 - ERC« Towards acritical moral anthropology »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Research fellow in Sociology, CERSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-06 Assistant Lecturer in Medical Anthropology, ClaudeBernardLyon1 University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Instructor in Ethnology, Social sciences department, Marne la Vallée University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-04 Instructor in Qualitative Methods and Interviews, Education department, ParisX – Nanterre University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Habilitation (official French certification for supervising PhD students), ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Ph.D in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 M.A in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A in Social Anthropology, University of Paris VIII- Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A. in Philosophy of Science (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 B.A. in Philosophy (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Institutional Responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015- Scientific head of DSM team at IHRIM (Institut d'Histoire des Représentations et des Idées dans les Modernités - UMR5037)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-16 Elected Deputy Director of the Department of Human Sciences, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Scientific advisor « Science & Society », IFé (French Institute of Education)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010- Scientific head of project« Direlasantémentaleaujourd'hui »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Health, Bodies and Societies Research Stream**,** MSH-Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*- Thesis defended *(n=8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Alexandre El Omeiri, Des aprioris linguistiques dans la formation de la sémiologie clinique française, Thèse de philosophie des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Chloé Mathys, De la prière. Formes, formations, transformations. Co-tutelle de thèse avec l’université de Genève, co-directeur Ghislain Waterlot.  Assistante de Recherche, Faculté De théologie protestante de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Mathias Winter, Les transformations contemporaines de la place des parents dans la prise en charge en charge de l’autisme en France : analyse épistémologique et ethnographique, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Ismaël Bechla, L’individu face à la gestion de la crise psychique. Ethnographie d’un programme de soins communautaires en santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon, Bourse Cifre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Léo Magnin, Verdir. Matérialité technico-administrative de l’écologisation de la Politique Agricole Commune, Thèse de Sociologie ENS de Lyon-Université Gustave Eiffel en codirection avec Jean-Marc Weller.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Cemre Gunes Sengul, Cultural considerations in ADHD diagnosis : a cross-cultural discourse analysis, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Erwan Autès, Administrer les populations précaires : désinstitutionnalisation et regionalisation de la santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Farid Sidi-Boumedine, La recherche pharmaceutique à l’épreuve des pratiques communicationnelles. L’invention d’un médicament issu des nanotechnologies, Thèse en Sciences des l'information et de la communication, Ens de Lyon. En co-direction avec Yves Winkin (PU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·      Thesis in progress ( n=3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024, Anna Duday, La personnalité et ses troubles : une ethnographie comparée d’une famille de diagnostics en institutions psychiatriques, Thèse en histoire des idées, Ens de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2023, Léo Gonnet, Rééduquer ou soigner ? Genèse d’une tension paradigmatique de l’histoire de la psychiatrie de l’enfance du XIXème siècle, Thèse de philosophie des sciences, Ens de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, Sabrina Mérabet, La psychanalyse de l’autre ou l’africain comme clinique : histoire épistémologique de la constitution du sujet africain dans la psychanalyse française de 1960 à 2019. Co-direction de thèse de psychologie clinique avec Thamy Ayouch, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation in thesis and HDR juries (outside ENS Lyon establishment) (n=11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR2025 HDR en Philosophie des sciences de Steeves Demazeux, PARIS I Sorbonne, sous la direction de Denis Forest2022 HDR en Histoire de la psychiatrie de Emmanuel Delille, ENS-ULM, sous la direction de Benoit De L’Etoile : « Pour une histoire de l’épidémiologie psychiatrique ».2019, HDR en Anthropologie et Sociologie, Anne-Sophie Trégeaud sous la direction de Michèle Cros, Université Lyon 2-Lumière : « De l’Epistémologie des sciences sociales à la recherche socio-anthropologique en terrain sensible ». (reviewer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis2024, Thèse en psychologie clinique, sous la direction d'Albert Ciccone, Université Lyon 2 : Corentin Cartier, La pensée affectée et le penser des pensées affectées dans les cliniques de l'effondrement psychique. Ouvertures metapsychologiques, (reviewer)2022, Thèse en Epistémologie, Histoire des sciences et des techniques sous la direction de Jean-Christophe Weber, Université de Strasbourg : Arthur Massot, « ‘la psychanalyse n’est pas une science’. Une étude épistémologique sur les représentations des sciences de Freud et de Lacan », (reviewer)2017, Thèse d’exercice en médecine sous la direction de Mathias Winter à l’Université Lyon 1 – Claude Bernard : Chloé Bois-Dumont, Epidémie et contagion en psychiatrie. Une revue de la littérature internationale.2017, Thèse en sociologie sous la direction de Philippe Bataille à l’EHESS : Thibaud Pombet, Personnaliser le soin, encadrer l’autonomie, produire des vulnérabilités. Une reconnaissance idéologique des adolescents et jeunes adultes atteints de cancer en France2015, Thèse en sociologie sous la direction de Gail Pheterson à l’Université de Paris VIII : Tiphaine Besnard-Santini, Usages et mésusages des théories du sexuel dans le discours et la Clinique “psy” en France contemporaine. (reviewer)2014, Thèse en psychologie sous la direction de Alain Giami à l’Université de Paris VIII : Gonzague de Larocque-Latour, Généalogie de la sexologie française 1910-2010. Problématisation de la sexualité à l’époque de la féminisation de la médecine.2014, Thèse en cotutelle Italie/France en Sciences sociales, sous la direction de Jonathan Friedman et Michela Fusaschi de l’université de Padoue et de l’EHESS-Paris : Giovanna Cavatorta, Discours et pratiques sur le retour de l’Italie au vers le Sénégal. Pour une anthropologie de l’échec à l’époque du transnationalisme/Discorsi e pratiche sul ritorno dall’Italia al Senegal. Per un’antropologia del fallimento all’epoca del transnazionalismo.2011, Thèse en Anthropologie Sociale sous la direction de Didier Fassin à l’EHESS, Paris : Julien Grard, Frontières invisibles. L’expérience de personnes prises en charge au long cours par la psychiatrie publique en France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud’s Receptions in French Philosophy (1913–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/POSC.A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublier. Des mauvais souvenirs et de la banalité du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 358, pp.261-270. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142j9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judgment formation of agitation: Anthropological insights from a clinical situation in a French Psychiatric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101045. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnosis of time in French psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00853-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue: Geneses, organizations and transformations of psychiatric epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957154X231204432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04507331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.19951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicalization and its clinical discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AL992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éveiller l'âme de Victor ? Le problème des idées innées de Descartes à Itard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages de l'enfant sauvage, 38, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Spiritualist Philosophy of Mind: Maine de Biran and A. A. Royer-Collard on a “True Dualism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608788.2020.1801381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modernités de la psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Autès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°52 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.052.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical constraint as psychological holding : mental-health treatment for difficult and violent adolescents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online accepted manuscript. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychiatric report as moral tool : a case study in a French district court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la psychiatrie aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attribution des identités morales : perspective anthropologique sur les catégorisations de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of carceral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. CXXVIII-CXXXIX, pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of treatment: Mental health care in a French prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ? L'expertise judiciaire et ses usages moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CXXVIII-CXXXIX (128-129), pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du freudisme. Crise de la clinique et contrôle des problèmes personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°116-117, pp.369-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de l'expertise psychiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Psychiatric Evaluation: Towards a Critical Anthropology of Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. V, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the possibility of a sociology of mental health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638230701299228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertirse en psicoanalista en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l'équivoque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objections by Pinel and Esquirol to the cerebral localization of madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical cognitive science. Brains, Mind, Motions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine-Mahut; Charles Wolfe, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie des jugements cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles philosophies pour la psychiatrie ? - colloque international, centre Broca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a &amp;quot;Mind&amp;quot; for Physicians treating Madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Madness : From Kant to Hegel and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariannina Failla, Francesca Iannelli, May 2019, Rome, Italy. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise philosophie tue les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Santé, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025, Brill's Series in Philosophical Historiographies, 978-90-04-72220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Classiques à l'épreuve. Actualité de l’histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 467 p., 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão moral. uma antologia crítica, Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Classiques à l'épreuve. Actualité de l'histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Archives Contemporaines, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud wars. Un siècle de scandales, Puf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, pp.157, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.400, 2013, 978-0415627276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.612, 2013, 978-2-13-058939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica- Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica / Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Style Philosophy in the XIXth Century: a Non-Pronounced Divorce between Metaphysics and the Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-16, 2025, Brill’s Series in Philosophical Historiographies, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004722217_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05137821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Détrez; Kevin Diter; Sylvie Octobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, Coéditions, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Ideologist Philosophy of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac and His Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac and His Reception On the Origin and Nature of Human Abilities (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-118, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003334750-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Moralism in Medical Education. The Making of Physician-Anthropologists for the study of good care in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveris Martinez and Dennis Wiedman (eds.) Anthropology in Medical Education: Sustaining Engagement and Impact, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-62277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como Avaliar uma Pessoa? A Perícia Judiciária e seus Usos Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Balandier (ed.), O que avaliar quer dizer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Unifesp, 2021, 9786556320724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen. Le dictionnaire francophone d'anthropologie ancré dans le contemporain, Université Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47854/anthropen.vi0.51158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution sociale de la tolérance à la «perte de contrôle de soi»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in: Natalie GILOUX (ed.) Éthique et mesures coercitives en psychiatrie, Bordeaux, LEH Édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler le territoire philosophique à coups de canon : l’éclipse de « l’histoire comparée » de Joseph-Marie de Gérando (1772-1842) à l’orée d’une juridiction de l’incomparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, Mario Meliado, Zornisa Radeva (eds) The Territories of Philosophy in Modern Historiography, Turnhout, Brepols Publishers (« Cahiers Quaestio »), pp. 223-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Brepols Publishers, pp.223-44, 2019, Cahiers Quaestio, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ADARG-EB.5.117619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saine philosophie pour la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine Mahut, Daniel Wisthler (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une arme philosophique : L’éclectisme de Victor Cousin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'actualité des classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “School climate policy”: wellbeing as a collective outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hal O’Neill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDREE YEARBOOK 2017- Wellbeing in the Curriculum - Consortium of Institutions for Development and Research in Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.62-74, 2017, CIDREE YEARBOOK, 978-1-5272-1578-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Understanding social transition through situational analysis : the « suffering worker » between personal troubles and a new vocabularies of personhood », in :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xie Lizhong and Laurence Roulleau-Berger (eds), The fabric of sociological knowledge, Beijing University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of New Pharmaceutical Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.316-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-173, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.313-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.683-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and Popular Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.711-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.712-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un autre regard sur la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2014, 978-2-8130-0127-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry and Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.700-702, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology (of mental illness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.31-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.958-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une hantologie de la question morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.593-599, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir l’écho psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions. Etudes sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-319, 2008, Sociologiques, 978-2717856439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les nouvelles conduites émotionnelles comme enjeu de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions : études sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos : Economica, pp.1-17, 2008, Sociologiques, 978-2-7178-5643-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Invention d'un médicament,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale des sciences modernes : jugements, émotions et valeurs / Lorraine Daston [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.19-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degérando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.245-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId125"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Lézé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-leze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9534-9675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130329967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of competency</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historical Epistemology-Medical Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freudism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatric categories and clinical judgments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mental health policies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Appointments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014- Associate Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-14 Assistant Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-10 Postdoctoral Research Fellow in Social Anthropology**,** UMR8156-723, CNRS,Inserm,EHESS, Paris13 - ERC« Towards acritical moral anthropology »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Research fellow in Sociology, CERSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-06 Assistant Lecturer in Medical Anthropology, ClaudeBernardLyon1 University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Instructor in Ethnology, Social sciences department, Marne la Vallée University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-04 Instructor in Qualitative Methods and Interviews, Education department, ParisX – Nanterre University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Habilitation (official French certification for supervising PhD students), ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Ph.D in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 M.A in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A in Social Anthropology, University of Paris VIII- Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A. in Philosophy of Science (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 B.A. in Philosophy (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Institutional Responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015- Scientific head of DSM team at IHRIM (Institut d'Histoire des Représentations et des Idées dans les Modernités - UMR5037)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-16 Elected Deputy Director of the Department of Human Sciences, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Scientific advisor « Science & Society », IFé (French Institute of Education)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010- Scientific head of project« Direlasantémentaleaujourd'hui »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Health, Bodies and Societies Research Stream**,** MSH-Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*- Thesis defended *(n=8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Alexandre El Omeiri, Des aprioris linguistiques dans la formation de la sémiologie clinique française, Thèse de philosophie des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Chloé Mathys, De la prière. Formes, formations, transformations. Co-tutelle de thèse avec l’université de Genève, co-directeur Ghislain Waterlot.  Assistante de Recherche, Faculté De théologie protestante de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Mathias Winter, Les transformations contemporaines de la place des parents dans la prise en charge en charge de l’autisme en France : analyse épistémologique et ethnographique, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Ismaël Bechla, L’individu face à la gestion de la crise psychique. Ethnographie d’un programme de soins communautaires en santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon, Bourse Cifre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Léo Magnin, Verdir. Matérialité technico-administrative de l’écologisation de la Politique Agricole Commune, Thèse de Sociologie ENS de Lyon-Université Gustave Eiffel en codirection avec Jean-Marc Weller.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Cemre Gunes Sengul, Cultural considerations in ADHD diagnosis : a cross-cultural discourse analysis, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Erwan Autès, Administrer les populations précaires : désinstitutionnalisation et regionalisation de la santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Farid Sidi-Boumedine, La recherche pharmaceutique à l’épreuve des pratiques communicationnelles. L’invention d’un médicament issu des nanotechnologies, Thèse en Sciences des l'information et de la communication, Ens de Lyon. En co-direction avec Yves Winkin (PU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·      Thesis in progress ( n=3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024, Anna Duday, La personnalité et ses troubles : une ethnographie comparée d’une famille de diagnostics en institutions psychiatriques, Thèse en histoire des idées, Ens de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2023, Léo Gonnet, Rééduquer ou soigner ? Genèse d’une tension paradigmatique de l’histoire de la psychiatrie de l’enfance du XIXème siècle, Thèse de philosophie des sciences, Ens de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, Sabrina Mérabet, La psychanalyse de l’autre ou l’africain comme clinique : histoire épistémologique de la constitution du sujet africain dans la psychanalyse française de 1960 à 2019. Co-direction de thèse de psychologie clinique avec Thamy Ayouch, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation in thesis and HDR juries (outside ENS Lyon establishment) (n=11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR2025 HDR en Philosophie des sciences de Steeves Demazeux, PARIS I Sorbonne, sous la direction de Denis Forest2022 HDR en Histoire de la psychiatrie de Emmanuel Delille, ENS-ULM, sous la direction de Benoit De L’Etoile : « Pour une histoire de l’épidémiologie psychiatrique ».2019, HDR en Anthropologie et Sociologie, Anne-Sophie Trégeaud sous la direction de Michèle Cros, Université Lyon 2-Lumière : « De l’Epistémologie des sciences sociales à la recherche socio-anthropologique en terrain sensible ». (reviewer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis2024, Thèse en psychologie clinique, sous la direction d'Albert Ciccone, Université Lyon 2 : Corentin Cartier, La pensée affectée et le penser des pensées affectées dans les cliniques de l'effondrement psychique. Ouvertures metapsychologiques, (reviewer)2022, Thèse en Epistémologie, Histoire des sciences et des techniques sous la direction de Jean-Christophe Weber, Université de Strasbourg : Arthur Massot, « ‘la psychanalyse n’est pas une science’. Une étude épistémologique sur les représentations des sciences de Freud et de Lacan », (reviewer)2017, Thèse d’exercice en médecine sous la direction de Mathias Winter à l’Université Lyon 1 – Claude Bernard : Chloé Bois-Dumont, Epidémie et contagion en psychiatrie. Une revue de la littérature internationale.2017, Thèse en sociologie sous la direction de Philippe Bataille à l’EHESS : Thibaud Pombet, Personnaliser le soin, encadrer l’autonomie, produire des vulnérabilités. Une reconnaissance idéologique des adolescents et jeunes adultes atteints de cancer en France2015, Thèse en sociologie sous la direction de Gail Pheterson à l’Université de Paris VIII : Tiphaine Besnard-Santini, Usages et mésusages des théories du sexuel dans le discours et la Clinique “psy” en France contemporaine. (reviewer)2014, Thèse en psychologie sous la direction de Alain Giami à l’Université de Paris VIII : Gonzague de Larocque-Latour, Généalogie de la sexologie française 1910-2010. Problématisation de la sexualité à l’époque de la féminisation de la médecine.2014, Thèse en cotutelle Italie/France en Sciences sociales, sous la direction de Jonathan Friedman et Michela Fusaschi de l’université de Padoue et de l’EHESS-Paris : Giovanna Cavatorta, Discours et pratiques sur le retour de l’Italie au vers le Sénégal. Pour une anthropologie de l’échec à l’époque du transnationalisme/Discorsi e pratiche sul ritorno dall’Italia al Senegal. Per un’antropologia del fallimento all’epoca del transnazionalismo.2011, Thèse en Anthropologie Sociale sous la direction de Didier Fassin à l’EHESS, Paris : Julien Grard, Frontières invisibles. L’expérience de personnes prises en charge au long cours par la psychiatrie publique en France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judgment formation of agitation: Anthropological insights from a clinical situation in a French Psychiatric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud’s Receptions in French Philosophy (1913–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/POSC.A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublier. Des mauvais souvenirs et de la banalité du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 358, pp.261-270. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142j9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue: Geneses, organizations and transformations of psychiatric epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957154X231204432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04507331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnosis of time in French psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00853-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.19951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicalization and its clinical discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AL992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éveiller l'âme de Victor ? Le problème des idées innées de Descartes à Itard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages de l'enfant sauvage, 38, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Spiritualist Philosophy of Mind: Maine de Biran and A. A. Royer-Collard on a “True Dualism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608788.2020.1801381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modernités de la psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Autès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°52 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.052.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical constraint as psychological holding : mental-health treatment for difficult and violent adolescents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online accepted manuscript. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychiatric report as moral tool : a case study in a French district court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la psychiatrie aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attribution des identités morales : perspective anthropologique sur les catégorisations de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of carceral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. CXXVIII-CXXXIX, pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of treatment: Mental health care in a French prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ? L'expertise judiciaire et ses usages moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CXXVIII-CXXXIX (128-129), pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du freudisme. Crise de la clinique et contrôle des problèmes personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°116-117, pp.369-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de l'expertise psychiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Psychiatric Evaluation: Towards a Critical Anthropology of Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. V, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the possibility of a sociology of mental health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638230701299228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertirse en psicoanalista en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l'équivoque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objections by Pinel and Esquirol to the cerebral localization of madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical cognitive science. Brains, Mind, Motions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine-Mahut; Charles Wolfe, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie des jugements cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles philosophies pour la psychiatrie ? - colloque international, centre Broca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a &amp;quot;Mind&amp;quot; for Physicians treating Madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Madness : From Kant to Hegel and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariannina Failla, Francesca Iannelli, May 2019, Rome, Italy. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise philosophie tue les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Santé, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025, Brill's Series in Philosophical Historiographies, 978-90-04-72220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Classiques à l'épreuve. Actualité de l’histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 467 p., 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão moral. uma antologia crítica, Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud wars. Un siècle de scandales, Puf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, pp.157, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.400, 2013, 978-0415627276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.612, 2013, 978-2-13-058939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica- Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica / Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Style Philosophy in the XIXth Century: a Non-Pronounced Divorce between Metaphysics and the Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-16, 2025, Brill’s Series in Philosophical Historiographies, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004722217_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05137821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Détrez; Kevin Diter; Sylvie Octobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, Coéditions, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Ideologist Philosophy of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac and His Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac and His Reception On the Origin and Nature of Human Abilities (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-118, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003334750-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Moralism in Medical Education. The Making of Physician-Anthropologists for the study of good care in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveris Martinez and Dennis Wiedman (eds.) Anthropology in Medical Education: Sustaining Engagement and Impact, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-62277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como Avaliar uma Pessoa? A Perícia Judiciária e seus Usos Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Balandier (ed.), O que avaliar quer dizer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Unifesp, 2021, 9786556320724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen. Le dictionnaire francophone d'anthropologie ancré dans le contemporain, Université Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47854/anthropen.vi0.51158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution sociale de la tolérance à la «perte de contrôle de soi»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in: Natalie GILOUX (ed.) Éthique et mesures coercitives en psychiatrie, Bordeaux, LEH Édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler le territoire philosophique à coups de canon : l’éclipse de « l’histoire comparée » de Joseph-Marie de Gérando (1772-1842) à l’orée d’une juridiction de l’incomparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, Mario Meliado, Zornisa Radeva (eds) The Territories of Philosophy in Modern Historiography, Turnhout, Brepols Publishers (« Cahiers Quaestio »), pp. 223-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Brepols Publishers, pp.223-44, 2019, Cahiers Quaestio, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ADARG-EB.5.117619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saine philosophie pour la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine Mahut, Daniel Wisthler (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une arme philosophique : L’éclectisme de Victor Cousin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'actualité des classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “School climate policy”: wellbeing as a collective outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hal O’Neill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDREE YEARBOOK 2017- Wellbeing in the Curriculum - Consortium of Institutions for Development and Research in Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.62-74, 2017, CIDREE YEARBOOK, 978-1-5272-1578-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Understanding social transition through situational analysis : the « suffering worker » between personal troubles and a new vocabularies of personhood », in :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xie Lizhong and Laurence Roulleau-Berger (eds), The fabric of sociological knowledge, Beijing University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of New Pharmaceutical Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.316-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-173, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.313-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.683-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.712-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and Popular Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.711-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry and Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.700-702, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un autre regard sur la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2014, 978-2-8130-0127-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology (of mental illness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.31-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.958-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une hantologie de la question morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.593-599, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir l’écho psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions. Etudes sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-319, 2008, Sociologiques, 978-2717856439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les nouvelles conduites émotionnelles comme enjeu de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions : études sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos : Economica, pp.1-17, 2008, Sociologiques, 978-2-7178-5643-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Invention d'un médicament,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale des sciences modernes : jugements, émotions et valeurs / Lorraine Daston [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.19-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degérando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.245-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B698DA2"/>
+    <w:nsid w:val="B530893D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-leze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9534-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130329967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140266v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/POSC.A.3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105264v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142j9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00853-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X231204432" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2020.1801381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aut&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Gansel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BL2VB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.06.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXS49WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.03.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKQ5Q5CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30DHZLTB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638230701299228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722217_002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410#h2tabDetails" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003334750-9/madness-ideologist-philosophy-mind-samuel-l%C3%A9z%C3%A9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.vi0.51158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ADARG-EB.5.117619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978967v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979022v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978951v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978948v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-leze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9534-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130329967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/POSC.A.3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142j9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X231204432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00853-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2020.1801381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aut&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Gansel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BL2VB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.06.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXS49WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.03.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKQ5Q5CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30DHZLTB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638230701299228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722217_002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410#h2tabDetails" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003334750-9/madness-ideologist-philosophy-mind-samuel-l%C3%A9z%C3%A9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.vi0.51158" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ADARG-EB.5.117619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>