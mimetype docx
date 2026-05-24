--- v1 (2026-04-14)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Lézé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-leze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9534-9675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130329967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of competency</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historical Epistemology-Medical Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freudism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatric categories and clinical judgments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mental health policies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Appointments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014- Associate Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-14 Assistant Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-10 Postdoctoral Research Fellow in Social Anthropology**,** UMR8156-723, CNRS,Inserm,EHESS, Paris13 - ERC« Towards acritical moral anthropology »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Research fellow in Sociology, CERSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-06 Assistant Lecturer in Medical Anthropology, ClaudeBernardLyon1 University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Instructor in Ethnology, Social sciences department, Marne la Vallée University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-04 Instructor in Qualitative Methods and Interviews, Education department, ParisX – Nanterre University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Habilitation (official French certification for supervising PhD students), ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Ph.D in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 M.A in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A in Social Anthropology, University of Paris VIII- Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A. in Philosophy of Science (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 B.A. in Philosophy (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Institutional Responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015- Scientific head of DSM team at IHRIM (Institut d'Histoire des Représentations et des Idées dans les Modernités - UMR5037)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-16 Elected Deputy Director of the Department of Human Sciences, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Scientific advisor « Science & Society », IFé (French Institute of Education)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010- Scientific head of project« Direlasantémentaleaujourd'hui »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Health, Bodies and Societies Research Stream**,** MSH-Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*- Thesis defended *(n=8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Alexandre El Omeiri, Des aprioris linguistiques dans la formation de la sémiologie clinique française, Thèse de philosophie des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Chloé Mathys, De la prière. Formes, formations, transformations. Co-tutelle de thèse avec l’université de Genève, co-directeur Ghislain Waterlot.  Assistante de Recherche, Faculté De théologie protestante de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Mathias Winter, Les transformations contemporaines de la place des parents dans la prise en charge en charge de l’autisme en France : analyse épistémologique et ethnographique, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Ismaël Bechla, L’individu face à la gestion de la crise psychique. Ethnographie d’un programme de soins communautaires en santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon, Bourse Cifre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Léo Magnin, Verdir. Matérialité technico-administrative de l’écologisation de la Politique Agricole Commune, Thèse de Sociologie ENS de Lyon-Université Gustave Eiffel en codirection avec Jean-Marc Weller.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Cemre Gunes Sengul, Cultural considerations in ADHD diagnosis : a cross-cultural discourse analysis, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Erwan Autès, Administrer les populations précaires : désinstitutionnalisation et regionalisation de la santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Farid Sidi-Boumedine, La recherche pharmaceutique à l’épreuve des pratiques communicationnelles. L’invention d’un médicament issu des nanotechnologies, Thèse en Sciences des l'information et de la communication, Ens de Lyon. En co-direction avec Yves Winkin (PU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·      Thesis in progress ( n=3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024, Anna Duday, La personnalité et ses troubles : une ethnographie comparée d’une famille de diagnostics en institutions psychiatriques, Thèse en histoire des idées, Ens de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2023, Léo Gonnet, Rééduquer ou soigner ? Genèse d’une tension paradigmatique de l’histoire de la psychiatrie de l’enfance du XIXème siècle, Thèse de philosophie des sciences, Ens de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, Sabrina Mérabet, La psychanalyse de l’autre ou l’africain comme clinique : histoire épistémologique de la constitution du sujet africain dans la psychanalyse française de 1960 à 2019. Co-direction de thèse de psychologie clinique avec Thamy Ayouch, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation in thesis and HDR juries (outside ENS Lyon establishment) (n=11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR2025 HDR en Philosophie des sciences de Steeves Demazeux, PARIS I Sorbonne, sous la direction de Denis Forest2022 HDR en Histoire de la psychiatrie de Emmanuel Delille, ENS-ULM, sous la direction de Benoit De L’Etoile : « Pour une histoire de l’épidémiologie psychiatrique ».2019, HDR en Anthropologie et Sociologie, Anne-Sophie Trégeaud sous la direction de Michèle Cros, Université Lyon 2-Lumière : « De l’Epistémologie des sciences sociales à la recherche socio-anthropologique en terrain sensible ». (reviewer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis2024, Thèse en psychologie clinique, sous la direction d'Albert Ciccone, Université Lyon 2 : Corentin Cartier, La pensée affectée et le penser des pensées affectées dans les cliniques de l'effondrement psychique. Ouvertures metapsychologiques, (reviewer)2022, Thèse en Epistémologie, Histoire des sciences et des techniques sous la direction de Jean-Christophe Weber, Université de Strasbourg : Arthur Massot, « ‘la psychanalyse n’est pas une science’. Une étude épistémologique sur les représentations des sciences de Freud et de Lacan », (reviewer)2017, Thèse d’exercice en médecine sous la direction de Mathias Winter à l’Université Lyon 1 – Claude Bernard : Chloé Bois-Dumont, Epidémie et contagion en psychiatrie. Une revue de la littérature internationale.2017, Thèse en sociologie sous la direction de Philippe Bataille à l’EHESS : Thibaud Pombet, Personnaliser le soin, encadrer l’autonomie, produire des vulnérabilités. Une reconnaissance idéologique des adolescents et jeunes adultes atteints de cancer en France2015, Thèse en sociologie sous la direction de Gail Pheterson à l’Université de Paris VIII : Tiphaine Besnard-Santini, Usages et mésusages des théories du sexuel dans le discours et la Clinique “psy” en France contemporaine. (reviewer)2014, Thèse en psychologie sous la direction de Alain Giami à l’Université de Paris VIII : Gonzague de Larocque-Latour, Généalogie de la sexologie française 1910-2010. Problématisation de la sexualité à l’époque de la féminisation de la médecine.2014, Thèse en cotutelle Italie/France en Sciences sociales, sous la direction de Jonathan Friedman et Michela Fusaschi de l’université de Padoue et de l’EHESS-Paris : Giovanna Cavatorta, Discours et pratiques sur le retour de l’Italie au vers le Sénégal. Pour une anthropologie de l’échec à l’époque du transnationalisme/Discorsi e pratiche sul ritorno dall’Italia al Senegal. Per un’antropologia del fallimento all’epoca del transnazionalismo.2011, Thèse en Anthropologie Sociale sous la direction de Didier Fassin à l’EHESS, Paris : Julien Grard, Frontières invisibles. L’expérience de personnes prises en charge au long cours par la psychiatrie publique en France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judgment formation of agitation: Anthropological insights from a clinical situation in a French Psychiatric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101045. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud’s Receptions in French Philosophy (1913–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/POSC.A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublier. Des mauvais souvenirs et de la banalité du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 358, pp.261-270. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142j9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue: Geneses, organizations and transformations of psychiatric epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957154X231204432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04507331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnosis of time in French psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00853-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.19951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicalization and its clinical discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AL992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éveiller l'âme de Victor ? Le problème des idées innées de Descartes à Itard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages de l'enfant sauvage, 38, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Spiritualist Philosophy of Mind: Maine de Biran and A. A. Royer-Collard on a “True Dualism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608788.2020.1801381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modernités de la psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Autès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°52 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.052.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical constraint as psychological holding : mental-health treatment for difficult and violent adolescents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online accepted manuscript. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychiatric report as moral tool : a case study in a French district court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la psychiatrie aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attribution des identités morales : perspective anthropologique sur les catégorisations de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of carceral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. CXXVIII-CXXXIX, pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of treatment: Mental health care in a French prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ? L'expertise judiciaire et ses usages moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CXXVIII-CXXXIX (128-129), pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du freudisme. Crise de la clinique et contrôle des problèmes personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°116-117, pp.369-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de l'expertise psychiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Psychiatric Evaluation: Towards a Critical Anthropology of Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. V, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the possibility of a sociology of mental health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638230701299228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertirse en psicoanalista en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l'équivoque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objections by Pinel and Esquirol to the cerebral localization of madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical cognitive science. Brains, Mind, Motions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine-Mahut; Charles Wolfe, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie des jugements cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles philosophies pour la psychiatrie ? - colloque international, centre Broca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a &amp;quot;Mind&amp;quot; for Physicians treating Madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Madness : From Kant to Hegel and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariannina Failla, Francesca Iannelli, May 2019, Rome, Italy. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise philosophie tue les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Santé, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025, Brill's Series in Philosophical Historiographies, 978-90-04-72220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Classiques à l'épreuve. Actualité de l’histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 467 p., 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão moral. uma antologia crítica, Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud wars. Un siècle de scandales, Puf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, pp.157, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.400, 2013, 978-0415627276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.612, 2013, 978-2-13-058939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica- Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica / Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Style Philosophy in the XIXth Century: a Non-Pronounced Divorce between Metaphysics and the Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-16, 2025, Brill’s Series in Philosophical Historiographies, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004722217_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05137821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Détrez; Kevin Diter; Sylvie Octobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, Coéditions, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Ideologist Philosophy of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac and His Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac and His Reception On the Origin and Nature of Human Abilities (1), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-118, 2023, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003334750-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Moralism in Medical Education. The Making of Physician-Anthropologists for the study of good care in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveris Martinez and Dennis Wiedman (eds.) Anthropology in Medical Education: Sustaining Engagement and Impact, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-62277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como Avaliar uma Pessoa? A Perícia Judiciária e seus Usos Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Balandier (ed.), O que avaliar quer dizer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Unifesp, 2021, 9786556320724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen. Le dictionnaire francophone d'anthropologie ancré dans le contemporain, Université Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47854/anthropen.vi0.51158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution sociale de la tolérance à la «perte de contrôle de soi»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in: Natalie GILOUX (ed.) Éthique et mesures coercitives en psychiatrie, Bordeaux, LEH Édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler le territoire philosophique à coups de canon : l’éclipse de « l’histoire comparée » de Joseph-Marie de Gérando (1772-1842) à l’orée d’une juridiction de l’incomparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, Mario Meliado, Zornisa Radeva (eds) The Territories of Philosophy in Modern Historiography, Turnhout, Brepols Publishers (« Cahiers Quaestio »), pp. 223-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Brepols Publishers, pp.223-44, 2019, Cahiers Quaestio, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ADARG-EB.5.117619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saine philosophie pour la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine Mahut, Daniel Wisthler (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une arme philosophique : L’éclectisme de Victor Cousin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'actualité des classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “School climate policy”: wellbeing as a collective outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hal O’Neill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDREE YEARBOOK 2017- Wellbeing in the Curriculum - Consortium of Institutions for Development and Research in Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.62-74, 2017, CIDREE YEARBOOK, 978-1-5272-1578-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Understanding social transition through situational analysis : the « suffering worker » between personal troubles and a new vocabularies of personhood », in :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xie Lizhong and Laurence Roulleau-Berger (eds), The fabric of sociological knowledge, Beijing University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of New Pharmaceutical Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.316-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-173, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.313-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.683-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.712-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and Popular Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.711-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry and Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.700-702, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un autre regard sur la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2014, 978-2-8130-0127-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology (of mental illness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.31-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.958-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une hantologie de la question morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.593-599, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir l’écho psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions. Etudes sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-319, 2008, Sociologiques, 978-2717856439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les nouvelles conduites émotionnelles comme enjeu de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions : études sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos : Economica, pp.1-17, 2008, Sociologiques, 978-2-7178-5643-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Invention d'un médicament,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale des sciences modernes : jugements, émotions et valeurs / Lorraine Daston [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.19-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degérando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.245-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Samuel Lézé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">samuel-leze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9534-9675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">130329967</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=tYXzZ8gAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of Research</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of competency</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Historical Epistemology-Medical Anthropology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Areas of interests</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Freudism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychiatric categories and clinical judgments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mental health policies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Appointments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014- Associate Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-14 Assistant Professor in Medical Anthropology and Historical Epistemology, department of Human Sciences, ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-10 Postdoctoral Research Fellow in Social Anthropology**,** UMR8156-723, CNRS,Inserm,EHESS, Paris13 - ERC« Towards acritical moral anthropology »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-08 Research fellow in Sociology, CERSO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-06 Assistant Lecturer in Medical Anthropology, ClaudeBernardLyon1 University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004 Instructor in Ethnology, Social sciences department, Marne la Vallée University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002-04 Instructor in Qualitative Methods and Interviews, Education department, ParisX – Nanterre University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014 Habilitation (official French certification for supervising PhD students), ENS Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Ph.D in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 M.A in Social Sciences, ENS-EHESS, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A in Social Anthropology, University of Paris VIII- Saint-Denis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 M.A. in Philosophy of Science (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 B.A. in Philosophy (University of Paris I-Sorbonne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Institutional Responsabilities</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015- Scientific head of DSM team at IHRIM (Institut d'Histoire des Représentations et des Idées dans les Modernités - UMR5037)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-16 Elected Deputy Director of the Department of Human Sciences, ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-12 Scientific advisor « Science & Society », IFé (French Institute of Education)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010- Scientific head of project« Direlasantémentaleaujourd'hui »</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Health, Bodies and Societies Research Stream**,** MSH-Paris Nord</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ph.D supervision</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*- Thesis defended *(n=8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025 Alexandre El Omeiri, Des aprioris linguistiques dans la formation de la sémiologie clinique française, Thèse de philosophie des sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024 Chloé Mathys, De la prière. Formes, formations, transformations. Co-tutelle de thèse avec l’université de Genève, co-directeur Ghislain Waterlot.  Assistante de Recherche, Faculté De théologie protestante de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Mathias Winter, Les transformations contemporaines de la place des parents dans la prise en charge en charge de l’autisme en France : analyse épistémologique et ethnographique, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023 Ismaël Bechla, L’individu face à la gestion de la crise psychique. Ethnographie d’un programme de soins communautaires en santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon, Bourse Cifre.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 Léo Magnin, Verdir. Matérialité technico-administrative de l’écologisation de la Politique Agricole Commune, Thèse de Sociologie ENS de Lyon-Université Gustave Eiffel en codirection avec Jean-Marc Weller.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 Cemre Gunes Sengul, Cultural considerations in ADHD diagnosis : a cross-cultural discourse analysis, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, Erwan Autès, Administrer les populations précaires : désinstitutionnalisation et regionalisation de la santé mentale, Thèse de Philosophie mention Philosophie des sciences et logique, ENS de lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, Farid Sidi-Boumedine, La recherche pharmaceutique à l’épreuve des pratiques communicationnelles. L’invention d’un médicament issu des nanotechnologies, Thèse en Sciences des l'information et de la communication, Ens de Lyon. En co-direction avec Yves Winkin (PU)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·      Thesis in progress ( n=3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024, Anna Duday, La personnalité et ses troubles : une ethnographie comparée d’une famille de diagnostics en institutions psychiatriques, Thèse en histoire des idées, Ens de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2023, Léo Gonnet, Rééduquer ou soigner ? Genèse d’une tension paradigmatique de l’histoire de la psychiatrie de l’enfance du XIXème siècle, Thèse de philosophie des sciences, Ens de Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, Sabrina Mérabet, La psychanalyse de l’autre ou l’africain comme clinique : histoire épistémologique de la constitution du sujet africain dans la psychanalyse française de 1960 à 2019. Co-direction de thèse de psychologie clinique avec Thamy Ayouch, Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation in thesis and HDR juries (outside ENS Lyon establishment) (n=11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR2025 HDR en Philosophie des sciences de Steeves Demazeux, PARIS I Sorbonne, sous la direction de Denis Forest2022 HDR en Histoire de la psychiatrie de Emmanuel Delille, ENS-ULM, sous la direction de Benoit De L’Etoile : « Pour une histoire de l’épidémiologie psychiatrique ».2019, HDR en Anthropologie et Sociologie, Anne-Sophie Trégeaud sous la direction de Michèle Cros, Université Lyon 2-Lumière : « De l’Epistémologie des sciences sociales à la recherche socio-anthropologique en terrain sensible ». (reviewer)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thesis2024, Thèse en psychologie clinique, sous la direction d'Albert Ciccone, Université Lyon 2 : Corentin Cartier, La pensée affectée et le penser des pensées affectées dans les cliniques de l'effondrement psychique. Ouvertures metapsychologiques, (reviewer)2022, Thèse en Epistémologie, Histoire des sciences et des techniques sous la direction de Jean-Christophe Weber, Université de Strasbourg : Arthur Massot, « ‘la psychanalyse n’est pas une science’. Une étude épistémologique sur les représentations des sciences de Freud et de Lacan », (reviewer)2017, Thèse d’exercice en médecine sous la direction de Mathias Winter à l’Université Lyon 1 – Claude Bernard : Chloé Bois-Dumont, Epidémie et contagion en psychiatrie. Une revue de la littérature internationale.2017, Thèse en sociologie sous la direction de Philippe Bataille à l’EHESS : Thibaud Pombet, Personnaliser le soin, encadrer l’autonomie, produire des vulnérabilités. Une reconnaissance idéologique des adolescents et jeunes adultes atteints de cancer en France2015, Thèse en sociologie sous la direction de Gail Pheterson à l’Université de Paris VIII : Tiphaine Besnard-Santini, Usages et mésusages des théories du sexuel dans le discours et la Clinique “psy” en France contemporaine. (reviewer)2014, Thèse en psychologie sous la direction de Alain Giami à l’Université de Paris VIII : Gonzague de Larocque-Latour, Généalogie de la sexologie française 1910-2010. Problématisation de la sexualité à l’époque de la féminisation de la médecine.2014, Thèse en cotutelle Italie/France en Sciences sociales, sous la direction de Jonathan Friedman et Michela Fusaschi de l’université de Padoue et de l’EHESS-Paris : Giovanna Cavatorta, Discours et pratiques sur le retour de l’Italie au vers le Sénégal. Pour une anthropologie de l’échec à l’époque du transnationalisme/Discorsi e pratiche sul ritorno dall’Italia al Senegal. Per un’antropologia del fallimento all’epoca del transnazionalismo.2011, Thèse en Anthropologie Sociale sous la direction de Didier Fassin à l’EHESS, Paris : Julien Grard, Frontières invisibles. L’expérience de personnes prises en charge au long cours par la psychiatrie publique en France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud’s Receptions in French Philosophy (1913–2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/POSC.A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oublier. Des mauvais souvenirs et de la banalité du mal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 358, pp.261-270. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/142j9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The judgment formation of agitation: Anthropological insights from a clinical situation in a French Psychiatric Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, pp.101045. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jemep.2025.101045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the diagnosis of time in French psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00853-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Special Issue: Geneses, organizations and transformations of psychiatric epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Delille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-10. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0957154X231204432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04507331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.19951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04026314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medicalization and its clinical discontents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20935/AL992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment éveiller l'âme de Victor ? Le problème des idées innées de Descartes à Itard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Usages de l'enfant sauvage, 38, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.5765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Spiritualist Philosophy of Mind: Maine de Biran and A. A. Royer-Collard on a “True Dualism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608788.2020.1801381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02913384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modernités de la psychiatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Autès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°52 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sava.052.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical constraint as psychological holding : mental-health treatment for difficult and violent adolescents in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Gansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, online accepted manuscript. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The psychiatric report as moral tool : a case study in a French district court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2014.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attribution des identités morales : perspective anthropologique sur les catégorisations de la personne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatrie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43 (4), pp.95-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00855188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que la psychiatrie aujourd'hui?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (2), pp.115-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of carceral treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. CXXVIII-CXXXIX, pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the moral heart of treatment: Mental health care in a French prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 72 (9), pp.1563-1569. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2011.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment évaluer une personne ? L'expertise judiciaire et ses usages moraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, CXXVIII-CXXXIX (128-129), pp.179-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique du freudisme. Crise de la clinique et contrôle des problèmes personnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n°116-117, pp.369-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de l'expertise psychiatrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Psychiatric Evaluation: Towards a Critical Anthropology of Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. V, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.8007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exploration of the possibility of a sociology of mental health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.319 - 331. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09638230701299228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertirse en psicoanalista en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (3), pp.73-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens de l'équivoque.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (1), pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Face à face - Regards sur la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.38-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objections by Pinel and Esquirol to the cerebral localization of madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical cognitive science. Brains, Mind, Motions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Antoine-Mahut; Charles Wolfe, Mar 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie des jugements cliniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles philosophies pour la psychiatrie ? - colloque international, centre Broca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding a &amp;quot;Mind&amp;quot; for Physicians treating Madness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Madness : From Kant to Hegel and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mariannina Failla, Francesca Iannelli, May 2019, Rome, Italy. pp.163-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02145344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étude d'un soin par la parole : la psychanalyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00158880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mauvaise philosophie tue les patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LabEx Santé, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Lyon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 3, 2025, Brill's Series in Philosophical Historiographies, 978-90-04-72220-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Classiques à l'épreuve. Actualité de l’histoire de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 467 p., 2018, Actualité des classiques, 978-2-8130-0218-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813002181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02018319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A questão moral. uma antologia crítica, Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freud wars. Un siècle de scandales, Puf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des archives contemporaines, pp.157, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.612, 2013, 978-2-13-058939-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.400, 2013, 978-0415627276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00905196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autorité des psychanalystes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUF, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica / Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00533543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica- Anthropos, pp.430, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Style Philosophy in the XIXth Century: a Non-Pronounced Divorce between Metaphysics and the Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Antoine-Mahut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metaphysics and the Sciences in Nineteenth-Century France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.1-16, 2025, Brill’s Series in Philosophical Historiographies, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004722217_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05137821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer le trac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Détrez; Kevin Diter; Sylvie Octobre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; émotions. La dimension affective des goûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po; Ministère de la Culture – Département des études, de la prospective et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-26, 2024, Coéditions, 9782724641257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madness and Ideologist Philosophy of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut; Anik Waldow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condillac and His Reception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Condillac and His Reception On the Origin and Nature of Human Abilities (1), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-118, 2023, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003334750-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Moralism in Medical Education. The Making of Physician-Anthropologists for the study of good care in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iveris Martinez and Dennis Wiedman (eds.) Anthropology in Medical Education: Sustaining Engagement and Impact, Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-62277-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02992890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como Avaliar uma Pessoa? A Perícia Judiciária e seus Usos Morais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Balandier (ed.), O que avaliar quer dizer?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Unifesp, 2021, 9786556320724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie et psychanalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropen. Le dictionnaire francophone d'anthropologie ancré dans le contemporain, Université Laval, Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47854/anthropen.vi0.51158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03275504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution sociale de la tolérance à la «perte de contrôle de soi»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in: Natalie GILOUX (ed.) Éthique et mesures coercitives en psychiatrie, Bordeaux, LEH Édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôler le territoire philosophique à coups de canon : l’éclipse de « l’histoire comparée » de Joseph-Marie de Gérando (1772-1842) à l’orée d’une juridiction de l’incomparable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catherine König-Pralong, Mario Meliado, Zornisa Radeva (eds) The Territories of Philosophy in Modern Historiography, Turnhout, Brepols Publishers (« Cahiers Quaestio »), pp. 223-44</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Brepols Publishers, pp.223-44, 2019, Cahiers Quaestio, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ADARG-EB.5.117619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une saine philosophie pour la médecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine Mahut, Daniel Wisthler (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une arme philosophique : L’éclectisme de Victor Cousin.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, Editions des Archives Contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L'actualité des classiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02120755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Understanding social transition through situational analysis : the « suffering worker » between personal troubles and a new vocabularies of personhood », in :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xie Lizhong and Laurence Roulleau-Berger (eds), The fabric of sociological knowledge, Beijing University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French “School climate policy”: wellbeing as a collective outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hal O’Neill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDREE YEARBOOK 2017- Wellbeing in the Curriculum - Consortium of Institutions for Development and Research in Education in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.62-74, 2017, CIDREE YEARBOOK, 978-1-5272-1578-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug Discovery and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of New Pharmaceutical Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Sidi-Boumedine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Pharmacology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prison psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.683-85, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.712-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychoanalysis and Popular Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.711-12, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatry and Neuroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness: An A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.700-702, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Un autre regard sur la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions : une approche de la vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-6, 2014, 978-2-8130-0127-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology (of mental illness)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.31-32, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.958-60, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture Prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.169-173, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forensic Psychiatry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.313-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew Scull. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Sociology of Mental Illness : an A-to-Z Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage, pp.316-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une hantologie de la question morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La question morale : une anthologie critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.593-599, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir l’écho psychotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Fernandez; Samuel Lézé; Hélène Marche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions. Etudes sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica-Anthropos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.289-319, 2008, Sociologiques, 978-2717856439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04014726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Les nouvelles conduites émotionnelles comme enjeu de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage social des émotions : études sur les rapports au corps et à la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos : Economica, pp.1-17, 2008, Sociologiques, 978-2-7178-5643-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Invention d'un médicament,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01913817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie morale des sciences modernes : jugements, émotions et valeurs / Lorraine Daston [Traduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.19-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLITIQUES DE L'EXPERTISE PSYCHIATRIQUE. Trajectoires professionnelles des experts psychiatres et styles de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Bensa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Di Trani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Leroy-Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP droit et Justice. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degérando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lézé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Anthropologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.245-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B530893D"/>
+    <w:nsid w:val="BCC0B530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-leze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9534-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130329967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940460v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101045" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140266v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/POSC.A.3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142j9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X231204432" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026324v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00853-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026314v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19951" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296750v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2020.1801381" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aut&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Gansel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BL2VB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.06.026" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXS49WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strauss" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.03.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKQ5Q5CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558508v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533443v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30DHZLTB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158876v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638230701299228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158875v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940516v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71744" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018319v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722217_002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527051v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410#h2tabDetails" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003334750-9/madness-ideologist-philosophy-mind-samuel-l%C3%A9z%C3%A9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.vi0.51158" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ADARG-EB.5.117619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120755v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913774v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913799v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978967v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978965v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979022v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978951v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978957v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302761v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014726v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885555v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/samuel-leze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9534-9675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130329967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=tYXzZ8gAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140266v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel L&#233;z&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/POSC.A.3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/142j9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940460v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101045" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00853-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04507331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X231204432" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04026314v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.19951" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20935/AL992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Antoine-Mahut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Winter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.5765" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02913384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608788.2020.1801381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Aut&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Gansel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140186v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Gansel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.04.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45BL2VB2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.06.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBXS49WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563210v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Strauss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2011.03.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XKQ5Q5CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558508v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-30DHZLTB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158876v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638230701299228" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158875v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028534v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145344v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158880v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940516v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/71744" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/publications/9782813002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813002181" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fassin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533400v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533543v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-00563201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05137821v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004722217_002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527051v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100178410#h2tabDetails" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003334750-9/madness-ideologist-philosophy-mind-samuel-l%C3%A9z%C3%A9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003334750-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02992890v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/anthropen.vi0.51158" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ADARG-EB.5.117619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120755v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913774v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913799v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979030v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978948v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979022v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bensa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Di Trani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leroy-Couderc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>